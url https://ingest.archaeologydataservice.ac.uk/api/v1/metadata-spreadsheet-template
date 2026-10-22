--- v0 (2026-06-03)
+++ v1 (2026-10-22)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jb3058\Documents\GitHub\ads-ingest\server\app\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78D6020C-935D-4A27-8528-0A56E3F33EC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF3A5DC4-774F-4E02-A52C-1DE2ED9E4C6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata Template" sheetId="1" r:id="rId1"/>
     <sheet name="Instructions" sheetId="2" r:id="rId2"/>
     <sheet name="Controlled Vocabularies" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="s1v+Tgejw+HQfiVuOZSd0Ns+KxXr+SbwBpfEg4EKVv0="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="85">
   <si>
     <t>Filename</t>
   </si>
   <si>
     <t>Data Category</t>
   </si>
@@ -67,53 +67,50 @@
     <t>Tag</t>
   </si>
   <si>
     <t>Creator</t>
   </si>
   <si>
     <t>Copyright Holder</t>
   </si>
   <si>
     <t>Creation History</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Date File Digitally Created</t>
   </si>
   <si>
     <t>Technical Metadata</t>
   </si>
   <si>
     <t>Survey Area (Hectares)</t>
   </si>
   <si>
     <t>Embargo Date</t>
-  </si>
-[...1 lines deleted...]
-    <t>One filename per row. No spaces. Include file extension in lowercase only.</t>
   </si>
   <si>
     <t>Select most appropriate type from dropdown</t>
   </si>
   <si>
     <t>Unique, descriptive title for this specific file/item</t>
   </si>
   <si>
     <t>Unique, Provide context about file contents and purpose</t>
   </si>
   <si>
     <t xml:space="preserve">Use comma-separated keywords
 </t>
   </si>
   <si>
     <t>Include names and ORCID IDs in brackets, each name should be comma-separated</t>
   </si>
   <si>
     <t>Specify copyright owner</t>
   </si>
   <si>
     <t>Describe creation process/tools used</t>
   </si>
   <si>
     <t>List language(s) of text content</t>
@@ -270,146 +267,148 @@
   <si>
     <t>Computed Tomography (CT) Scanning</t>
   </si>
   <si>
     <t>Geophysics</t>
   </si>
   <si>
     <t>Geophysics (Proprietary)</t>
   </si>
   <si>
     <t>Harris Matrix</t>
   </si>
   <si>
     <t>Laser Scanning</t>
   </si>
   <si>
     <t>Light Detection and Ranging (LiDAR)</t>
   </si>
   <si>
     <t>Magnetic Resonance Imaging (MRI)</t>
   </si>
   <si>
     <t>Marked Up Text</t>
   </si>
   <si>
-    <t>Mass Spectrometry</t>
-[...1 lines deleted...]
-  <si>
     <t>Other Document</t>
   </si>
   <si>
     <t>Other Raster Image</t>
   </si>
   <si>
     <t>Photogrammetric Survey</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>Radiocarbon</t>
   </si>
   <si>
     <t>Reflectance Transformation Imaging (RTI)</t>
   </si>
   <si>
     <t>Site Record</t>
   </si>
   <si>
     <t>Vector Graphic</t>
   </si>
   <si>
     <t>Virtual Reality and Visualisation</t>
   </si>
   <si>
     <t>X-radiography (X-ray) Scanning</t>
   </si>
   <si>
     <t>X-ray Fluorescence</t>
   </si>
   <si>
     <t>Ingest Documentation</t>
+  </si>
+  <si>
+    <t>Spectral Data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">One filename per row. No spaces. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF274E13"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF274E13"/>
         <bgColor rgb="FF274E13"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -447,96 +446,94 @@
         <color rgb="FF274E13"/>
       </left>
       <right style="thin">
         <color rgb="FF374139"/>
       </right>
       <top style="thin">
         <color rgb="FF374139"/>
       </top>
       <bottom style="thin">
         <color rgb="FF374139"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFB4C6E7"/>
           <bgColor rgb="FFB4C6E7"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFD9E2F3"/>
           <bgColor rgb="FFD9E2F3"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4"/>
           <bgColor theme="4"/>
         </patternFill>
@@ -808,84 +805,84 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uoy-ads.github.io/ads-ingest-documentation/cmt/cmt_index/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uoy-ads.github.io/ads-ingest-documentation/cmt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:Z996"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="48.88671875" customWidth="1"/>
     <col min="2" max="2" width="45.44140625" customWidth="1"/>
     <col min="3" max="3" width="41.44140625" customWidth="1"/>
     <col min="4" max="4" width="48.44140625" customWidth="1"/>
     <col min="5" max="5" width="19.6640625" customWidth="1"/>
     <col min="6" max="6" width="39.109375" customWidth="1"/>
     <col min="7" max="7" width="47.88671875" customWidth="1"/>
     <col min="8" max="8" width="30.5546875" customWidth="1"/>
     <col min="9" max="9" width="18.5546875" customWidth="1"/>
-    <col min="10" max="10" width="18.88671875" style="17" customWidth="1"/>
+    <col min="10" max="10" width="18.88671875" style="18" customWidth="1"/>
     <col min="11" max="11" width="52.33203125" customWidth="1"/>
     <col min="12" max="12" width="28.44140625" customWidth="1"/>
-    <col min="13" max="13" width="17.6640625" style="17" customWidth="1"/>
+    <col min="13" max="13" width="17.6640625" style="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -900,6580 +897,6580 @@
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="5"/>
       <c r="O1" s="5"/>
       <c r="P1" s="5"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
       <c r="V1" s="5"/>
       <c r="W1" s="5"/>
       <c r="X1" s="5"/>
       <c r="Y1" s="5"/>
       <c r="Z1" s="5"/>
     </row>
     <row r="2" spans="1:26" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="C2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="D2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="F2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="G2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="H2" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H2" s="6" t="s">
+      <c r="I2" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="I2" s="6" t="s">
+      <c r="J2" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="J2" s="6" t="s">
+      <c r="K2" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="L2" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="M2" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="M2" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="B3" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="C3" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="D3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="7" t="s">
+      <c r="F3" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="G3" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="H3" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="I3" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="I3" s="8" t="s">
+      <c r="J3" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="J3" s="14" t="s">
+      <c r="K3" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="K3" s="8" t="s">
+      <c r="L3" s="9"/>
+      <c r="M3" s="19"/>
+    </row>
+    <row r="4" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A4" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="L3" s="9"/>
-[...3 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="B4" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="C4" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="D4" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="D4" s="8" t="s">
+      <c r="E4" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="F4" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="G4" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="H4" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="I4" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="I4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="15" t="s">
+      <c r="K4" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="K4" s="8" t="s">
+      <c r="L4" s="9"/>
+      <c r="M4" s="19"/>
+    </row>
+    <row r="5" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="L4" s="9"/>
-[...3 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="B5" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="8" t="s">
+      <c r="C5" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="D5" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="E5" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="E5" s="8" t="s">
+      <c r="F5" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="F5" s="8" t="s">
+      <c r="G5" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="G5" s="8" t="s">
-        <v>41</v>
+      <c r="I5" s="8" t="s">
+        <v>31</v>
       </c>
-      <c r="H5" s="8" t="s">
+      <c r="J5" s="16" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="K5" s="8"/>
       <c r="L5" s="9"/>
-      <c r="M5" s="18"/>
+      <c r="M5" s="19"/>
     </row>
     <row r="6" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="C6" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="C6" s="8" t="s">
+      <c r="D6" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="D6" s="8" t="s">
+      <c r="E6" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="E6" s="8" t="s">
-        <v>39</v>
+      <c r="G6" s="8" t="s">
+        <v>40</v>
       </c>
-      <c r="F6" s="8" t="s">
+      <c r="H6" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="G6" s="8" t="s">
-        <v>41</v>
+      <c r="I6" s="8" t="s">
+        <v>31</v>
       </c>
-      <c r="H6" s="8" t="s">
+      <c r="J6" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="I6" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="15" t="s">
+      <c r="K6" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="K6" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" s="9"/>
-      <c r="M6" s="18"/>
+      <c r="M6" s="19"/>
     </row>
     <row r="7" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A7" s="10"/>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
-      <c r="J7" s="16"/>
+      <c r="J7" s="17"/>
       <c r="K7" s="11"/>
       <c r="L7" s="9"/>
-      <c r="M7" s="18"/>
+      <c r="M7" s="19"/>
     </row>
     <row r="8" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A8" s="11"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
-      <c r="J8" s="16"/>
+      <c r="J8" s="17"/>
       <c r="K8" s="11"/>
       <c r="L8" s="9"/>
-      <c r="M8" s="18"/>
+      <c r="M8" s="19"/>
     </row>
     <row r="9" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="11"/>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
-      <c r="J9" s="16"/>
+      <c r="J9" s="17"/>
       <c r="K9" s="11"/>
       <c r="L9" s="9"/>
-      <c r="M9" s="18"/>
+      <c r="M9" s="19"/>
     </row>
     <row r="10" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="11"/>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
-      <c r="J10" s="16"/>
+      <c r="J10" s="17"/>
       <c r="K10" s="11"/>
       <c r="L10" s="9"/>
-      <c r="M10" s="18"/>
+      <c r="M10" s="19"/>
     </row>
     <row r="11" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="11"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
-      <c r="J11" s="16"/>
+      <c r="J11" s="17"/>
       <c r="K11" s="11"/>
       <c r="L11" s="9"/>
-      <c r="M11" s="18"/>
+      <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A12" s="11"/>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
-      <c r="J12" s="16"/>
+      <c r="J12" s="17"/>
       <c r="K12" s="11"/>
       <c r="L12" s="9"/>
-      <c r="M12" s="18"/>
+      <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="11"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
-      <c r="J13" s="16"/>
+      <c r="J13" s="17"/>
       <c r="K13" s="11"/>
       <c r="L13" s="9"/>
-      <c r="M13" s="18"/>
+      <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="11"/>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
-      <c r="J14" s="16"/>
+      <c r="J14" s="17"/>
       <c r="K14" s="11"/>
       <c r="L14" s="9"/>
-      <c r="M14" s="18"/>
+      <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A15" s="11"/>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
-      <c r="J15" s="16"/>
+      <c r="J15" s="17"/>
       <c r="K15" s="11"/>
       <c r="L15" s="9"/>
-      <c r="M15" s="18"/>
+      <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A16" s="11"/>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
-      <c r="J16" s="16"/>
+      <c r="J16" s="17"/>
       <c r="K16" s="11"/>
       <c r="L16" s="9"/>
-      <c r="M16" s="18"/>
+      <c r="M16" s="19"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="11"/>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
-      <c r="J17" s="16"/>
+      <c r="J17" s="17"/>
       <c r="K17" s="11"/>
       <c r="L17" s="9"/>
-      <c r="M17" s="18"/>
+      <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="11"/>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
-      <c r="J18" s="16"/>
+      <c r="J18" s="17"/>
       <c r="K18" s="11"/>
       <c r="L18" s="9"/>
-      <c r="M18" s="18"/>
+      <c r="M18" s="19"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="11"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
-      <c r="J19" s="16"/>
+      <c r="J19" s="17"/>
       <c r="K19" s="11"/>
       <c r="L19" s="9"/>
-      <c r="M19" s="18"/>
+      <c r="M19" s="19"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="11"/>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
-      <c r="J20" s="16"/>
+      <c r="J20" s="17"/>
       <c r="K20" s="11"/>
       <c r="L20" s="9"/>
-      <c r="M20" s="18"/>
+      <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="11"/>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
-      <c r="J21" s="16"/>
+      <c r="J21" s="17"/>
       <c r="K21" s="11"/>
       <c r="L21" s="9"/>
-      <c r="M21" s="18"/>
+      <c r="M21" s="19"/>
     </row>
     <row r="22" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="11"/>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
-      <c r="J22" s="16"/>
+      <c r="J22" s="17"/>
       <c r="K22" s="11"/>
       <c r="L22" s="9"/>
-      <c r="M22" s="18"/>
+      <c r="M22" s="19"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="11"/>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
-      <c r="J23" s="16"/>
+      <c r="J23" s="17"/>
       <c r="K23" s="11"/>
       <c r="L23" s="9"/>
-      <c r="M23" s="18"/>
+      <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="11"/>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
-      <c r="J24" s="16"/>
+      <c r="J24" s="17"/>
       <c r="K24" s="11"/>
       <c r="L24" s="9"/>
-      <c r="M24" s="18"/>
+      <c r="M24" s="19"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="11"/>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
-      <c r="J25" s="16"/>
+      <c r="J25" s="17"/>
       <c r="K25" s="11"/>
       <c r="L25" s="9"/>
-      <c r="M25" s="18"/>
+      <c r="M25" s="19"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="11"/>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
-      <c r="J26" s="16"/>
+      <c r="J26" s="17"/>
       <c r="K26" s="11"/>
       <c r="L26" s="9"/>
-      <c r="M26" s="18"/>
+      <c r="M26" s="19"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="11"/>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
-      <c r="J27" s="16"/>
+      <c r="J27" s="17"/>
       <c r="K27" s="11"/>
       <c r="L27" s="9"/>
-      <c r="M27" s="18"/>
+      <c r="M27" s="19"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="11"/>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
-      <c r="J28" s="16"/>
+      <c r="J28" s="17"/>
       <c r="K28" s="11"/>
       <c r="L28" s="9"/>
-      <c r="M28" s="18"/>
+      <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="11"/>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
-      <c r="J29" s="16"/>
+      <c r="J29" s="17"/>
       <c r="K29" s="11"/>
       <c r="L29" s="9"/>
-      <c r="M29" s="18"/>
+      <c r="M29" s="19"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="11"/>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
-      <c r="J30" s="16"/>
+      <c r="J30" s="17"/>
       <c r="K30" s="11"/>
       <c r="L30" s="9"/>
-      <c r="M30" s="18"/>
+      <c r="M30" s="19"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="11"/>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
-      <c r="J31" s="16"/>
+      <c r="J31" s="17"/>
       <c r="K31" s="11"/>
       <c r="L31" s="9"/>
-      <c r="M31" s="18"/>
+      <c r="M31" s="19"/>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="11"/>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
-      <c r="J32" s="16"/>
+      <c r="J32" s="17"/>
       <c r="K32" s="11"/>
       <c r="L32" s="9"/>
-      <c r="M32" s="18"/>
+      <c r="M32" s="19"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="11"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
-      <c r="J33" s="16"/>
+      <c r="J33" s="17"/>
       <c r="K33" s="11"/>
       <c r="L33" s="9"/>
-      <c r="M33" s="18"/>
+      <c r="M33" s="19"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="11"/>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
-      <c r="J34" s="16"/>
+      <c r="J34" s="17"/>
       <c r="K34" s="11"/>
       <c r="L34" s="9"/>
-      <c r="M34" s="18"/>
+      <c r="M34" s="19"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="11"/>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
-      <c r="J35" s="16"/>
+      <c r="J35" s="17"/>
       <c r="K35" s="11"/>
       <c r="L35" s="9"/>
-      <c r="M35" s="18"/>
+      <c r="M35" s="19"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="11"/>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
-      <c r="J36" s="16"/>
+      <c r="J36" s="17"/>
       <c r="K36" s="11"/>
       <c r="L36" s="9"/>
-      <c r="M36" s="18"/>
+      <c r="M36" s="19"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="11"/>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
-      <c r="J37" s="16"/>
+      <c r="J37" s="17"/>
       <c r="K37" s="11"/>
       <c r="L37" s="9"/>
-      <c r="M37" s="18"/>
+      <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="11"/>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
-      <c r="J38" s="16"/>
+      <c r="J38" s="17"/>
       <c r="K38" s="11"/>
       <c r="L38" s="9"/>
-      <c r="M38" s="18"/>
+      <c r="M38" s="19"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="11"/>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
-      <c r="J39" s="16"/>
+      <c r="J39" s="17"/>
       <c r="K39" s="11"/>
       <c r="L39" s="9"/>
-      <c r="M39" s="18"/>
+      <c r="M39" s="19"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="11"/>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
-      <c r="J40" s="16"/>
+      <c r="J40" s="17"/>
       <c r="K40" s="11"/>
       <c r="L40" s="9"/>
-      <c r="M40" s="18"/>
+      <c r="M40" s="19"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="11"/>
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
-      <c r="J41" s="16"/>
+      <c r="J41" s="17"/>
       <c r="K41" s="11"/>
       <c r="L41" s="9"/>
-      <c r="M41" s="18"/>
+      <c r="M41" s="19"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="11"/>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
-      <c r="J42" s="16"/>
+      <c r="J42" s="17"/>
       <c r="K42" s="11"/>
       <c r="L42" s="9"/>
-      <c r="M42" s="18"/>
+      <c r="M42" s="19"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="11"/>
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
-      <c r="J43" s="16"/>
+      <c r="J43" s="17"/>
       <c r="K43" s="11"/>
       <c r="L43" s="9"/>
-      <c r="M43" s="18"/>
+      <c r="M43" s="19"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="11"/>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="11"/>
       <c r="I44" s="11"/>
-      <c r="J44" s="16"/>
+      <c r="J44" s="17"/>
       <c r="K44" s="11"/>
       <c r="L44" s="9"/>
-      <c r="M44" s="18"/>
+      <c r="M44" s="19"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="11"/>
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
-      <c r="J45" s="16"/>
+      <c r="J45" s="17"/>
       <c r="K45" s="11"/>
       <c r="L45" s="9"/>
-      <c r="M45" s="18"/>
+      <c r="M45" s="19"/>
     </row>
     <row r="46" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="11"/>
       <c r="B46" s="11"/>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
       <c r="I46" s="11"/>
-      <c r="J46" s="16"/>
+      <c r="J46" s="17"/>
       <c r="K46" s="11"/>
       <c r="L46" s="9"/>
-      <c r="M46" s="18"/>
+      <c r="M46" s="19"/>
     </row>
     <row r="47" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="11"/>
       <c r="B47" s="11"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11"/>
-      <c r="J47" s="16"/>
+      <c r="J47" s="17"/>
       <c r="K47" s="11"/>
       <c r="L47" s="9"/>
-      <c r="M47" s="18"/>
+      <c r="M47" s="19"/>
     </row>
     <row r="48" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="11"/>
       <c r="B48" s="11"/>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11"/>
       <c r="F48" s="11"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
-      <c r="J48" s="16"/>
+      <c r="J48" s="17"/>
       <c r="K48" s="11"/>
       <c r="L48" s="9"/>
-      <c r="M48" s="18"/>
+      <c r="M48" s="19"/>
     </row>
     <row r="49" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="11"/>
       <c r="B49" s="11"/>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
-      <c r="J49" s="16"/>
+      <c r="J49" s="17"/>
       <c r="K49" s="11"/>
       <c r="L49" s="9"/>
-      <c r="M49" s="18"/>
+      <c r="M49" s="19"/>
     </row>
     <row r="50" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="11"/>
       <c r="B50" s="11"/>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="11"/>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="11"/>
-      <c r="J50" s="16"/>
+      <c r="J50" s="17"/>
       <c r="K50" s="11"/>
       <c r="L50" s="9"/>
-      <c r="M50" s="18"/>
+      <c r="M50" s="19"/>
     </row>
     <row r="51" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="11"/>
       <c r="B51" s="11"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
       <c r="F51" s="11"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
-      <c r="J51" s="16"/>
+      <c r="J51" s="17"/>
       <c r="K51" s="11"/>
       <c r="L51" s="9"/>
-      <c r="M51" s="18"/>
+      <c r="M51" s="19"/>
     </row>
     <row r="52" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="11"/>
       <c r="B52" s="11"/>
       <c r="C52" s="11"/>
       <c r="D52" s="11"/>
       <c r="E52" s="11"/>
       <c r="F52" s="11"/>
       <c r="G52" s="11"/>
       <c r="H52" s="11"/>
       <c r="I52" s="11"/>
-      <c r="J52" s="16"/>
+      <c r="J52" s="17"/>
       <c r="K52" s="11"/>
       <c r="L52" s="9"/>
-      <c r="M52" s="18"/>
+      <c r="M52" s="19"/>
     </row>
     <row r="53" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="11"/>
       <c r="B53" s="11"/>
       <c r="C53" s="11"/>
       <c r="D53" s="11"/>
       <c r="E53" s="11"/>
       <c r="F53" s="11"/>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="11"/>
-      <c r="J53" s="16"/>
+      <c r="J53" s="17"/>
       <c r="K53" s="11"/>
       <c r="L53" s="9"/>
-      <c r="M53" s="18"/>
+      <c r="M53" s="19"/>
     </row>
     <row r="54" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="11"/>
       <c r="B54" s="11"/>
       <c r="C54" s="11"/>
       <c r="D54" s="11"/>
       <c r="E54" s="11"/>
       <c r="F54" s="11"/>
       <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
-      <c r="J54" s="16"/>
+      <c r="J54" s="17"/>
       <c r="K54" s="11"/>
       <c r="L54" s="9"/>
-      <c r="M54" s="18"/>
+      <c r="M54" s="19"/>
     </row>
     <row r="55" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="11"/>
       <c r="B55" s="11"/>
       <c r="C55" s="11"/>
       <c r="D55" s="11"/>
       <c r="E55" s="11"/>
       <c r="F55" s="11"/>
       <c r="G55" s="11"/>
       <c r="H55" s="11"/>
       <c r="I55" s="11"/>
-      <c r="J55" s="16"/>
+      <c r="J55" s="17"/>
       <c r="K55" s="11"/>
       <c r="L55" s="9"/>
-      <c r="M55" s="18"/>
+      <c r="M55" s="19"/>
     </row>
     <row r="56" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="11"/>
       <c r="B56" s="11"/>
       <c r="C56" s="11"/>
       <c r="D56" s="11"/>
       <c r="E56" s="11"/>
       <c r="F56" s="11"/>
       <c r="G56" s="11"/>
       <c r="H56" s="11"/>
       <c r="I56" s="11"/>
-      <c r="J56" s="16"/>
+      <c r="J56" s="17"/>
       <c r="K56" s="11"/>
       <c r="L56" s="9"/>
-      <c r="M56" s="18"/>
+      <c r="M56" s="19"/>
     </row>
     <row r="57" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="11"/>
       <c r="B57" s="11"/>
       <c r="C57" s="11"/>
       <c r="D57" s="11"/>
       <c r="E57" s="11"/>
       <c r="F57" s="11"/>
       <c r="G57" s="11"/>
       <c r="H57" s="11"/>
       <c r="I57" s="11"/>
-      <c r="J57" s="16"/>
+      <c r="J57" s="17"/>
       <c r="K57" s="11"/>
       <c r="L57" s="9"/>
-      <c r="M57" s="18"/>
+      <c r="M57" s="19"/>
     </row>
     <row r="58" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="11"/>
       <c r="B58" s="11"/>
       <c r="C58" s="11"/>
       <c r="D58" s="11"/>
       <c r="E58" s="11"/>
       <c r="F58" s="11"/>
       <c r="G58" s="11"/>
       <c r="H58" s="11"/>
       <c r="I58" s="11"/>
-      <c r="J58" s="16"/>
+      <c r="J58" s="17"/>
       <c r="K58" s="11"/>
       <c r="L58" s="9"/>
-      <c r="M58" s="18"/>
+      <c r="M58" s="19"/>
     </row>
     <row r="59" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="11"/>
       <c r="B59" s="11"/>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="11"/>
       <c r="H59" s="11"/>
       <c r="I59" s="11"/>
-      <c r="J59" s="16"/>
+      <c r="J59" s="17"/>
       <c r="K59" s="11"/>
       <c r="L59" s="9"/>
-      <c r="M59" s="18"/>
+      <c r="M59" s="19"/>
     </row>
     <row r="60" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="11"/>
       <c r="B60" s="11"/>
       <c r="C60" s="11"/>
       <c r="D60" s="11"/>
       <c r="E60" s="11"/>
       <c r="F60" s="11"/>
       <c r="G60" s="11"/>
       <c r="H60" s="11"/>
       <c r="I60" s="11"/>
-      <c r="J60" s="16"/>
+      <c r="J60" s="17"/>
       <c r="K60" s="11"/>
       <c r="L60" s="9"/>
-      <c r="M60" s="18"/>
+      <c r="M60" s="19"/>
     </row>
     <row r="61" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="11"/>
       <c r="B61" s="11"/>
       <c r="C61" s="11"/>
       <c r="D61" s="11"/>
       <c r="E61" s="11"/>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
       <c r="H61" s="11"/>
       <c r="I61" s="11"/>
-      <c r="J61" s="16"/>
+      <c r="J61" s="17"/>
       <c r="K61" s="11"/>
       <c r="L61" s="9"/>
-      <c r="M61" s="18"/>
+      <c r="M61" s="19"/>
     </row>
     <row r="62" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="11"/>
       <c r="B62" s="11"/>
       <c r="C62" s="11"/>
       <c r="D62" s="11"/>
       <c r="E62" s="11"/>
       <c r="F62" s="11"/>
       <c r="G62" s="11"/>
       <c r="H62" s="11"/>
       <c r="I62" s="11"/>
-      <c r="J62" s="16"/>
+      <c r="J62" s="17"/>
       <c r="K62" s="11"/>
       <c r="L62" s="9"/>
-      <c r="M62" s="18"/>
+      <c r="M62" s="19"/>
     </row>
     <row r="63" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="11"/>
       <c r="B63" s="11"/>
       <c r="C63" s="11"/>
       <c r="D63" s="11"/>
       <c r="E63" s="11"/>
       <c r="F63" s="11"/>
       <c r="G63" s="11"/>
       <c r="H63" s="11"/>
       <c r="I63" s="11"/>
-      <c r="J63" s="16"/>
+      <c r="J63" s="17"/>
       <c r="K63" s="11"/>
       <c r="L63" s="9"/>
-      <c r="M63" s="18"/>
+      <c r="M63" s="19"/>
     </row>
     <row r="64" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="11"/>
       <c r="B64" s="11"/>
       <c r="C64" s="11"/>
       <c r="D64" s="11"/>
       <c r="E64" s="11"/>
       <c r="F64" s="11"/>
       <c r="G64" s="11"/>
       <c r="H64" s="11"/>
       <c r="I64" s="11"/>
-      <c r="J64" s="16"/>
+      <c r="J64" s="17"/>
       <c r="K64" s="11"/>
       <c r="L64" s="9"/>
-      <c r="M64" s="18"/>
+      <c r="M64" s="19"/>
     </row>
     <row r="65" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="11"/>
       <c r="B65" s="11"/>
       <c r="C65" s="11"/>
       <c r="D65" s="11"/>
       <c r="E65" s="11"/>
       <c r="F65" s="11"/>
       <c r="G65" s="11"/>
       <c r="H65" s="11"/>
       <c r="I65" s="11"/>
-      <c r="J65" s="16"/>
+      <c r="J65" s="17"/>
       <c r="K65" s="11"/>
       <c r="L65" s="9"/>
-      <c r="M65" s="18"/>
+      <c r="M65" s="19"/>
     </row>
     <row r="66" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="11"/>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
       <c r="F66" s="11"/>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
       <c r="I66" s="11"/>
-      <c r="J66" s="16"/>
+      <c r="J66" s="17"/>
       <c r="K66" s="11"/>
       <c r="L66" s="9"/>
-      <c r="M66" s="18"/>
+      <c r="M66" s="19"/>
     </row>
     <row r="67" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="11"/>
       <c r="B67" s="11"/>
       <c r="C67" s="11"/>
       <c r="D67" s="11"/>
       <c r="E67" s="11"/>
       <c r="F67" s="11"/>
       <c r="G67" s="11"/>
       <c r="H67" s="11"/>
       <c r="I67" s="11"/>
-      <c r="J67" s="16"/>
+      <c r="J67" s="17"/>
       <c r="K67" s="11"/>
       <c r="L67" s="9"/>
-      <c r="M67" s="18"/>
+      <c r="M67" s="19"/>
     </row>
     <row r="68" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="11"/>
       <c r="B68" s="11"/>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="G68" s="11"/>
       <c r="H68" s="11"/>
       <c r="I68" s="11"/>
-      <c r="J68" s="16"/>
+      <c r="J68" s="17"/>
       <c r="K68" s="11"/>
       <c r="L68" s="9"/>
-      <c r="M68" s="18"/>
+      <c r="M68" s="19"/>
     </row>
     <row r="69" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="11"/>
       <c r="B69" s="11"/>
       <c r="C69" s="11"/>
       <c r="D69" s="11"/>
       <c r="E69" s="11"/>
       <c r="F69" s="11"/>
       <c r="G69" s="11"/>
       <c r="H69" s="11"/>
       <c r="I69" s="11"/>
-      <c r="J69" s="16"/>
+      <c r="J69" s="17"/>
       <c r="K69" s="11"/>
       <c r="L69" s="9"/>
-      <c r="M69" s="18"/>
+      <c r="M69" s="19"/>
     </row>
     <row r="70" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="11"/>
       <c r="B70" s="11"/>
       <c r="C70" s="11"/>
       <c r="D70" s="11"/>
       <c r="E70" s="11"/>
       <c r="F70" s="11"/>
       <c r="G70" s="11"/>
       <c r="H70" s="11"/>
       <c r="I70" s="11"/>
-      <c r="J70" s="16"/>
+      <c r="J70" s="17"/>
       <c r="K70" s="11"/>
       <c r="L70" s="9"/>
-      <c r="M70" s="18"/>
+      <c r="M70" s="19"/>
     </row>
     <row r="71" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="11"/>
       <c r="B71" s="11"/>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="11"/>
       <c r="F71" s="11"/>
       <c r="G71" s="11"/>
       <c r="H71" s="11"/>
       <c r="I71" s="11"/>
-      <c r="J71" s="16"/>
+      <c r="J71" s="17"/>
       <c r="K71" s="11"/>
       <c r="L71" s="9"/>
-      <c r="M71" s="18"/>
+      <c r="M71" s="19"/>
     </row>
     <row r="72" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="11"/>
       <c r="B72" s="11"/>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11"/>
       <c r="F72" s="11"/>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
       <c r="I72" s="11"/>
-      <c r="J72" s="16"/>
+      <c r="J72" s="17"/>
       <c r="K72" s="11"/>
       <c r="L72" s="9"/>
-      <c r="M72" s="18"/>
+      <c r="M72" s="19"/>
     </row>
     <row r="73" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="11"/>
       <c r="B73" s="11"/>
       <c r="C73" s="11"/>
       <c r="D73" s="11"/>
       <c r="E73" s="11"/>
       <c r="F73" s="11"/>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11"/>
-      <c r="J73" s="16"/>
+      <c r="J73" s="17"/>
       <c r="K73" s="11"/>
       <c r="L73" s="9"/>
-      <c r="M73" s="18"/>
+      <c r="M73" s="19"/>
     </row>
     <row r="74" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="11"/>
       <c r="B74" s="11"/>
       <c r="C74" s="11"/>
       <c r="D74" s="11"/>
       <c r="E74" s="11"/>
       <c r="F74" s="11"/>
       <c r="G74" s="11"/>
       <c r="H74" s="11"/>
       <c r="I74" s="11"/>
-      <c r="J74" s="16"/>
+      <c r="J74" s="17"/>
       <c r="K74" s="11"/>
       <c r="L74" s="9"/>
-      <c r="M74" s="18"/>
+      <c r="M74" s="19"/>
     </row>
     <row r="75" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="11"/>
       <c r="B75" s="11"/>
       <c r="C75" s="11"/>
       <c r="D75" s="11"/>
       <c r="E75" s="11"/>
       <c r="F75" s="11"/>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11"/>
-      <c r="J75" s="16"/>
+      <c r="J75" s="17"/>
       <c r="K75" s="11"/>
       <c r="L75" s="9"/>
-      <c r="M75" s="18"/>
+      <c r="M75" s="19"/>
     </row>
     <row r="76" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="11"/>
       <c r="B76" s="11"/>
       <c r="C76" s="11"/>
       <c r="D76" s="11"/>
       <c r="E76" s="11"/>
       <c r="F76" s="11"/>
       <c r="G76" s="11"/>
       <c r="H76" s="11"/>
       <c r="I76" s="11"/>
-      <c r="J76" s="16"/>
+      <c r="J76" s="17"/>
       <c r="K76" s="11"/>
       <c r="L76" s="9"/>
-      <c r="M76" s="18"/>
+      <c r="M76" s="19"/>
     </row>
     <row r="77" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="11"/>
       <c r="B77" s="11"/>
       <c r="C77" s="11"/>
       <c r="D77" s="11"/>
       <c r="E77" s="11"/>
       <c r="F77" s="11"/>
       <c r="G77" s="11"/>
       <c r="H77" s="11"/>
       <c r="I77" s="11"/>
-      <c r="J77" s="16"/>
+      <c r="J77" s="17"/>
       <c r="K77" s="11"/>
       <c r="L77" s="9"/>
-      <c r="M77" s="18"/>
+      <c r="M77" s="19"/>
     </row>
     <row r="78" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="11"/>
       <c r="B78" s="11"/>
       <c r="C78" s="11"/>
       <c r="D78" s="11"/>
       <c r="E78" s="11"/>
       <c r="F78" s="11"/>
       <c r="G78" s="11"/>
       <c r="H78" s="11"/>
       <c r="I78" s="11"/>
-      <c r="J78" s="16"/>
+      <c r="J78" s="17"/>
       <c r="K78" s="11"/>
       <c r="L78" s="9"/>
-      <c r="M78" s="18"/>
+      <c r="M78" s="19"/>
     </row>
     <row r="79" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="11"/>
       <c r="B79" s="11"/>
       <c r="C79" s="11"/>
       <c r="D79" s="11"/>
       <c r="E79" s="11"/>
       <c r="F79" s="11"/>
       <c r="G79" s="11"/>
       <c r="H79" s="11"/>
       <c r="I79" s="11"/>
-      <c r="J79" s="16"/>
+      <c r="J79" s="17"/>
       <c r="K79" s="11"/>
       <c r="L79" s="9"/>
-      <c r="M79" s="18"/>
+      <c r="M79" s="19"/>
     </row>
     <row r="80" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="11"/>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
       <c r="I80" s="11"/>
-      <c r="J80" s="16"/>
+      <c r="J80" s="17"/>
       <c r="K80" s="11"/>
       <c r="L80" s="9"/>
-      <c r="M80" s="18"/>
+      <c r="M80" s="19"/>
     </row>
     <row r="81" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="11"/>
       <c r="B81" s="11"/>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="11"/>
       <c r="F81" s="11"/>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
       <c r="I81" s="11"/>
-      <c r="J81" s="16"/>
+      <c r="J81" s="17"/>
       <c r="K81" s="11"/>
       <c r="L81" s="9"/>
-      <c r="M81" s="18"/>
+      <c r="M81" s="19"/>
     </row>
     <row r="82" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="11"/>
       <c r="B82" s="11"/>
       <c r="C82" s="11"/>
       <c r="D82" s="11"/>
       <c r="E82" s="11"/>
       <c r="F82" s="11"/>
       <c r="G82" s="11"/>
       <c r="H82" s="11"/>
       <c r="I82" s="11"/>
-      <c r="J82" s="16"/>
+      <c r="J82" s="17"/>
       <c r="K82" s="11"/>
       <c r="L82" s="9"/>
-      <c r="M82" s="18"/>
+      <c r="M82" s="19"/>
     </row>
     <row r="83" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="11"/>
       <c r="B83" s="11"/>
       <c r="C83" s="11"/>
       <c r="D83" s="11"/>
       <c r="E83" s="11"/>
       <c r="F83" s="11"/>
       <c r="G83" s="11"/>
       <c r="H83" s="11"/>
       <c r="I83" s="11"/>
-      <c r="J83" s="16"/>
+      <c r="J83" s="17"/>
       <c r="K83" s="11"/>
       <c r="L83" s="9"/>
-      <c r="M83" s="18"/>
+      <c r="M83" s="19"/>
     </row>
     <row r="84" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="11"/>
       <c r="B84" s="11"/>
       <c r="C84" s="11"/>
       <c r="D84" s="11"/>
       <c r="E84" s="11"/>
       <c r="F84" s="11"/>
       <c r="G84" s="11"/>
       <c r="H84" s="11"/>
       <c r="I84" s="11"/>
-      <c r="J84" s="16"/>
+      <c r="J84" s="17"/>
       <c r="K84" s="11"/>
       <c r="L84" s="9"/>
-      <c r="M84" s="18"/>
+      <c r="M84" s="19"/>
     </row>
     <row r="85" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="11"/>
       <c r="B85" s="11"/>
       <c r="C85" s="11"/>
       <c r="D85" s="11"/>
       <c r="E85" s="11"/>
       <c r="F85" s="11"/>
       <c r="G85" s="11"/>
       <c r="H85" s="11"/>
       <c r="I85" s="11"/>
-      <c r="J85" s="16"/>
+      <c r="J85" s="17"/>
       <c r="K85" s="11"/>
       <c r="L85" s="9"/>
-      <c r="M85" s="18"/>
+      <c r="M85" s="19"/>
     </row>
     <row r="86" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="11"/>
       <c r="B86" s="11"/>
       <c r="C86" s="11"/>
       <c r="D86" s="11"/>
       <c r="E86" s="11"/>
       <c r="F86" s="11"/>
       <c r="G86" s="11"/>
       <c r="H86" s="11"/>
       <c r="I86" s="11"/>
-      <c r="J86" s="16"/>
+      <c r="J86" s="17"/>
       <c r="K86" s="11"/>
       <c r="L86" s="9"/>
-      <c r="M86" s="18"/>
+      <c r="M86" s="19"/>
     </row>
     <row r="87" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="11"/>
       <c r="B87" s="11"/>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="11"/>
       <c r="H87" s="11"/>
       <c r="I87" s="11"/>
-      <c r="J87" s="16"/>
+      <c r="J87" s="17"/>
       <c r="K87" s="11"/>
       <c r="L87" s="9"/>
-      <c r="M87" s="18"/>
+      <c r="M87" s="19"/>
     </row>
     <row r="88" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="11"/>
       <c r="B88" s="11"/>
       <c r="C88" s="11"/>
       <c r="D88" s="11"/>
       <c r="E88" s="11"/>
       <c r="F88" s="11"/>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
       <c r="I88" s="11"/>
-      <c r="J88" s="16"/>
+      <c r="J88" s="17"/>
       <c r="K88" s="11"/>
       <c r="L88" s="9"/>
-      <c r="M88" s="18"/>
+      <c r="M88" s="19"/>
     </row>
     <row r="89" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="11"/>
       <c r="B89" s="11"/>
       <c r="C89" s="11"/>
       <c r="D89" s="11"/>
       <c r="E89" s="11"/>
       <c r="F89" s="11"/>
       <c r="G89" s="11"/>
       <c r="H89" s="11"/>
       <c r="I89" s="11"/>
-      <c r="J89" s="16"/>
+      <c r="J89" s="17"/>
       <c r="K89" s="11"/>
       <c r="L89" s="9"/>
-      <c r="M89" s="18"/>
+      <c r="M89" s="19"/>
     </row>
     <row r="90" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="11"/>
       <c r="B90" s="11"/>
       <c r="C90" s="11"/>
       <c r="D90" s="11"/>
       <c r="E90" s="11"/>
       <c r="F90" s="11"/>
       <c r="G90" s="11"/>
       <c r="H90" s="11"/>
       <c r="I90" s="11"/>
-      <c r="J90" s="16"/>
+      <c r="J90" s="17"/>
       <c r="K90" s="11"/>
       <c r="L90" s="9"/>
-      <c r="M90" s="18"/>
+      <c r="M90" s="19"/>
     </row>
     <row r="91" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="11"/>
       <c r="B91" s="11"/>
       <c r="C91" s="11"/>
       <c r="D91" s="11"/>
       <c r="E91" s="11"/>
       <c r="F91" s="11"/>
       <c r="G91" s="11"/>
       <c r="H91" s="11"/>
       <c r="I91" s="11"/>
-      <c r="J91" s="16"/>
+      <c r="J91" s="17"/>
       <c r="K91" s="11"/>
       <c r="L91" s="9"/>
-      <c r="M91" s="18"/>
+      <c r="M91" s="19"/>
     </row>
     <row r="92" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="11"/>
       <c r="B92" s="11"/>
       <c r="C92" s="11"/>
       <c r="D92" s="11"/>
       <c r="E92" s="11"/>
       <c r="F92" s="11"/>
       <c r="G92" s="11"/>
       <c r="H92" s="11"/>
       <c r="I92" s="11"/>
-      <c r="J92" s="16"/>
+      <c r="J92" s="17"/>
       <c r="K92" s="11"/>
       <c r="L92" s="9"/>
-      <c r="M92" s="18"/>
+      <c r="M92" s="19"/>
     </row>
     <row r="93" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="11"/>
       <c r="B93" s="11"/>
       <c r="C93" s="11"/>
       <c r="D93" s="11"/>
       <c r="E93" s="11"/>
       <c r="F93" s="11"/>
       <c r="G93" s="11"/>
       <c r="H93" s="11"/>
       <c r="I93" s="11"/>
-      <c r="J93" s="16"/>
+      <c r="J93" s="17"/>
       <c r="K93" s="11"/>
       <c r="L93" s="9"/>
-      <c r="M93" s="18"/>
+      <c r="M93" s="19"/>
     </row>
     <row r="94" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="11"/>
       <c r="B94" s="11"/>
       <c r="C94" s="11"/>
       <c r="D94" s="11"/>
       <c r="E94" s="11"/>
       <c r="F94" s="11"/>
       <c r="G94" s="11"/>
       <c r="H94" s="11"/>
       <c r="I94" s="11"/>
-      <c r="J94" s="16"/>
+      <c r="J94" s="17"/>
       <c r="K94" s="11"/>
       <c r="L94" s="9"/>
-      <c r="M94" s="18"/>
+      <c r="M94" s="19"/>
     </row>
     <row r="95" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="11"/>
       <c r="B95" s="11"/>
       <c r="C95" s="11"/>
       <c r="D95" s="11"/>
       <c r="E95" s="11"/>
       <c r="F95" s="11"/>
       <c r="G95" s="11"/>
       <c r="H95" s="11"/>
       <c r="I95" s="11"/>
-      <c r="J95" s="16"/>
+      <c r="J95" s="17"/>
       <c r="K95" s="11"/>
       <c r="L95" s="9"/>
-      <c r="M95" s="18"/>
+      <c r="M95" s="19"/>
     </row>
     <row r="96" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="11"/>
       <c r="B96" s="11"/>
       <c r="C96" s="11"/>
       <c r="D96" s="11"/>
       <c r="E96" s="11"/>
       <c r="F96" s="11"/>
       <c r="G96" s="11"/>
       <c r="H96" s="11"/>
       <c r="I96" s="11"/>
-      <c r="J96" s="16"/>
+      <c r="J96" s="17"/>
       <c r="K96" s="11"/>
       <c r="L96" s="9"/>
-      <c r="M96" s="18"/>
+      <c r="M96" s="19"/>
     </row>
     <row r="97" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="11"/>
       <c r="B97" s="11"/>
       <c r="C97" s="11"/>
       <c r="D97" s="11"/>
       <c r="E97" s="11"/>
       <c r="F97" s="11"/>
       <c r="G97" s="11"/>
       <c r="H97" s="11"/>
       <c r="I97" s="11"/>
-      <c r="J97" s="16"/>
+      <c r="J97" s="17"/>
       <c r="K97" s="11"/>
       <c r="L97" s="9"/>
-      <c r="M97" s="18"/>
+      <c r="M97" s="19"/>
     </row>
     <row r="98" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="11"/>
       <c r="B98" s="11"/>
       <c r="C98" s="11"/>
       <c r="D98" s="11"/>
       <c r="E98" s="11"/>
       <c r="F98" s="11"/>
       <c r="G98" s="11"/>
       <c r="H98" s="11"/>
       <c r="I98" s="11"/>
-      <c r="J98" s="16"/>
+      <c r="J98" s="17"/>
       <c r="K98" s="11"/>
       <c r="L98" s="9"/>
-      <c r="M98" s="18"/>
+      <c r="M98" s="19"/>
     </row>
     <row r="99" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="11"/>
       <c r="B99" s="11"/>
       <c r="C99" s="11"/>
       <c r="D99" s="11"/>
       <c r="E99" s="11"/>
       <c r="F99" s="11"/>
       <c r="G99" s="11"/>
       <c r="H99" s="11"/>
       <c r="I99" s="11"/>
-      <c r="J99" s="16"/>
+      <c r="J99" s="17"/>
       <c r="K99" s="11"/>
       <c r="L99" s="9"/>
-      <c r="M99" s="18"/>
+      <c r="M99" s="19"/>
     </row>
     <row r="100" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="11"/>
       <c r="B100" s="11"/>
       <c r="C100" s="11"/>
       <c r="D100" s="11"/>
       <c r="E100" s="11"/>
       <c r="F100" s="11"/>
       <c r="G100" s="11"/>
       <c r="H100" s="11"/>
       <c r="I100" s="11"/>
-      <c r="J100" s="16"/>
+      <c r="J100" s="17"/>
       <c r="K100" s="11"/>
       <c r="L100" s="9"/>
-      <c r="M100" s="18"/>
+      <c r="M100" s="19"/>
     </row>
     <row r="101" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="11"/>
       <c r="B101" s="11"/>
       <c r="C101" s="11"/>
       <c r="D101" s="11"/>
       <c r="E101" s="11"/>
       <c r="F101" s="11"/>
       <c r="G101" s="11"/>
       <c r="H101" s="11"/>
       <c r="I101" s="11"/>
-      <c r="J101" s="16"/>
+      <c r="J101" s="17"/>
       <c r="K101" s="11"/>
       <c r="L101" s="9"/>
-      <c r="M101" s="18"/>
+      <c r="M101" s="19"/>
     </row>
     <row r="102" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="11"/>
       <c r="B102" s="11"/>
       <c r="C102" s="11"/>
       <c r="D102" s="11"/>
       <c r="E102" s="11"/>
       <c r="F102" s="11"/>
       <c r="G102" s="11"/>
       <c r="H102" s="11"/>
       <c r="I102" s="11"/>
-      <c r="J102" s="16"/>
+      <c r="J102" s="17"/>
       <c r="K102" s="11"/>
       <c r="L102" s="9"/>
-      <c r="M102" s="18"/>
+      <c r="M102" s="19"/>
     </row>
     <row r="103" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="11"/>
       <c r="B103" s="11"/>
       <c r="C103" s="11"/>
       <c r="D103" s="11"/>
       <c r="E103" s="11"/>
       <c r="F103" s="11"/>
       <c r="G103" s="11"/>
       <c r="H103" s="11"/>
       <c r="I103" s="11"/>
-      <c r="J103" s="16"/>
+      <c r="J103" s="17"/>
       <c r="K103" s="11"/>
       <c r="L103" s="9"/>
-      <c r="M103" s="18"/>
+      <c r="M103" s="19"/>
     </row>
     <row r="104" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="11"/>
       <c r="B104" s="11"/>
       <c r="C104" s="11"/>
       <c r="D104" s="11"/>
       <c r="E104" s="11"/>
       <c r="F104" s="11"/>
       <c r="G104" s="11"/>
       <c r="H104" s="11"/>
       <c r="I104" s="11"/>
-      <c r="J104" s="16"/>
+      <c r="J104" s="17"/>
       <c r="K104" s="11"/>
       <c r="L104" s="9"/>
-      <c r="M104" s="18"/>
+      <c r="M104" s="19"/>
     </row>
     <row r="105" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="11"/>
       <c r="B105" s="11"/>
       <c r="C105" s="11"/>
       <c r="D105" s="11"/>
       <c r="E105" s="11"/>
       <c r="F105" s="11"/>
       <c r="G105" s="11"/>
       <c r="H105" s="11"/>
       <c r="I105" s="11"/>
-      <c r="J105" s="16"/>
+      <c r="J105" s="17"/>
       <c r="K105" s="11"/>
       <c r="L105" s="9"/>
-      <c r="M105" s="18"/>
+      <c r="M105" s="19"/>
     </row>
     <row r="106" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="11"/>
       <c r="B106" s="11"/>
       <c r="C106" s="11"/>
       <c r="D106" s="11"/>
       <c r="E106" s="11"/>
       <c r="F106" s="11"/>
       <c r="G106" s="11"/>
       <c r="H106" s="11"/>
       <c r="I106" s="11"/>
-      <c r="J106" s="16"/>
+      <c r="J106" s="17"/>
       <c r="K106" s="11"/>
       <c r="L106" s="9"/>
-      <c r="M106" s="18"/>
+      <c r="M106" s="19"/>
     </row>
     <row r="107" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="11"/>
       <c r="B107" s="11"/>
       <c r="C107" s="11"/>
       <c r="D107" s="11"/>
       <c r="E107" s="11"/>
       <c r="F107" s="11"/>
       <c r="G107" s="11"/>
       <c r="H107" s="11"/>
       <c r="I107" s="11"/>
-      <c r="J107" s="16"/>
+      <c r="J107" s="17"/>
       <c r="K107" s="11"/>
       <c r="L107" s="9"/>
-      <c r="M107" s="18"/>
+      <c r="M107" s="19"/>
     </row>
     <row r="108" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="11"/>
       <c r="B108" s="11"/>
       <c r="C108" s="11"/>
       <c r="D108" s="11"/>
       <c r="E108" s="11"/>
       <c r="F108" s="11"/>
       <c r="G108" s="11"/>
       <c r="H108" s="11"/>
       <c r="I108" s="11"/>
-      <c r="J108" s="16"/>
+      <c r="J108" s="17"/>
       <c r="K108" s="11"/>
       <c r="L108" s="9"/>
-      <c r="M108" s="18"/>
+      <c r="M108" s="19"/>
     </row>
     <row r="109" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="11"/>
       <c r="B109" s="11"/>
       <c r="C109" s="11"/>
       <c r="D109" s="11"/>
       <c r="E109" s="11"/>
       <c r="F109" s="11"/>
       <c r="G109" s="11"/>
       <c r="H109" s="11"/>
       <c r="I109" s="11"/>
-      <c r="J109" s="16"/>
+      <c r="J109" s="17"/>
       <c r="K109" s="11"/>
       <c r="L109" s="9"/>
-      <c r="M109" s="18"/>
+      <c r="M109" s="19"/>
     </row>
     <row r="110" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A110" s="11"/>
       <c r="B110" s="11"/>
       <c r="C110" s="11"/>
       <c r="D110" s="11"/>
       <c r="E110" s="11"/>
       <c r="F110" s="11"/>
       <c r="G110" s="11"/>
       <c r="H110" s="11"/>
       <c r="I110" s="11"/>
-      <c r="J110" s="16"/>
+      <c r="J110" s="17"/>
       <c r="K110" s="11"/>
       <c r="L110" s="9"/>
-      <c r="M110" s="18"/>
+      <c r="M110" s="19"/>
     </row>
     <row r="111" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="11"/>
       <c r="B111" s="11"/>
       <c r="C111" s="11"/>
       <c r="D111" s="11"/>
       <c r="E111" s="11"/>
       <c r="F111" s="11"/>
       <c r="G111" s="11"/>
       <c r="H111" s="11"/>
       <c r="I111" s="11"/>
-      <c r="J111" s="16"/>
+      <c r="J111" s="17"/>
       <c r="K111" s="11"/>
       <c r="L111" s="9"/>
-      <c r="M111" s="18"/>
+      <c r="M111" s="19"/>
     </row>
     <row r="112" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="11"/>
       <c r="B112" s="11"/>
       <c r="C112" s="11"/>
       <c r="D112" s="11"/>
       <c r="E112" s="11"/>
       <c r="F112" s="11"/>
       <c r="G112" s="11"/>
       <c r="H112" s="11"/>
       <c r="I112" s="11"/>
-      <c r="J112" s="16"/>
+      <c r="J112" s="17"/>
       <c r="K112" s="11"/>
       <c r="L112" s="9"/>
-      <c r="M112" s="18"/>
+      <c r="M112" s="19"/>
     </row>
     <row r="113" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="11"/>
       <c r="B113" s="11"/>
       <c r="C113" s="11"/>
       <c r="D113" s="11"/>
       <c r="E113" s="11"/>
       <c r="F113" s="11"/>
       <c r="G113" s="11"/>
       <c r="H113" s="11"/>
       <c r="I113" s="11"/>
-      <c r="J113" s="16"/>
+      <c r="J113" s="17"/>
       <c r="K113" s="11"/>
       <c r="L113" s="9"/>
-      <c r="M113" s="18"/>
+      <c r="M113" s="19"/>
     </row>
     <row r="114" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="11"/>
       <c r="B114" s="11"/>
       <c r="C114" s="11"/>
       <c r="D114" s="11"/>
       <c r="E114" s="11"/>
       <c r="F114" s="11"/>
       <c r="G114" s="11"/>
       <c r="H114" s="11"/>
       <c r="I114" s="11"/>
-      <c r="J114" s="16"/>
+      <c r="J114" s="17"/>
       <c r="K114" s="11"/>
       <c r="L114" s="9"/>
-      <c r="M114" s="18"/>
+      <c r="M114" s="19"/>
     </row>
     <row r="115" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A115" s="11"/>
       <c r="B115" s="11"/>
       <c r="C115" s="11"/>
       <c r="D115" s="11"/>
       <c r="E115" s="11"/>
       <c r="F115" s="11"/>
       <c r="G115" s="11"/>
       <c r="H115" s="11"/>
       <c r="I115" s="11"/>
-      <c r="J115" s="16"/>
+      <c r="J115" s="17"/>
       <c r="K115" s="11"/>
       <c r="L115" s="9"/>
-      <c r="M115" s="18"/>
+      <c r="M115" s="19"/>
     </row>
     <row r="116" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="11"/>
       <c r="B116" s="11"/>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
       <c r="E116" s="11"/>
       <c r="F116" s="11"/>
       <c r="G116" s="11"/>
       <c r="H116" s="11"/>
       <c r="I116" s="11"/>
-      <c r="J116" s="16"/>
+      <c r="J116" s="17"/>
       <c r="K116" s="11"/>
       <c r="L116" s="9"/>
-      <c r="M116" s="18"/>
+      <c r="M116" s="19"/>
     </row>
     <row r="117" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A117" s="11"/>
       <c r="B117" s="11"/>
       <c r="C117" s="11"/>
       <c r="D117" s="11"/>
       <c r="E117" s="11"/>
       <c r="F117" s="11"/>
       <c r="G117" s="11"/>
       <c r="H117" s="11"/>
       <c r="I117" s="11"/>
-      <c r="J117" s="16"/>
+      <c r="J117" s="17"/>
       <c r="K117" s="11"/>
       <c r="L117" s="9"/>
-      <c r="M117" s="18"/>
+      <c r="M117" s="19"/>
     </row>
     <row r="118" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A118" s="11"/>
       <c r="B118" s="11"/>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="11"/>
       <c r="F118" s="11"/>
       <c r="G118" s="11"/>
       <c r="H118" s="11"/>
       <c r="I118" s="11"/>
-      <c r="J118" s="16"/>
+      <c r="J118" s="17"/>
       <c r="K118" s="11"/>
       <c r="L118" s="9"/>
-      <c r="M118" s="18"/>
+      <c r="M118" s="19"/>
     </row>
     <row r="119" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="11"/>
       <c r="B119" s="11"/>
       <c r="C119" s="11"/>
       <c r="D119" s="11"/>
       <c r="E119" s="11"/>
       <c r="F119" s="11"/>
       <c r="G119" s="11"/>
       <c r="H119" s="11"/>
       <c r="I119" s="11"/>
-      <c r="J119" s="16"/>
+      <c r="J119" s="17"/>
       <c r="K119" s="11"/>
       <c r="L119" s="9"/>
-      <c r="M119" s="18"/>
+      <c r="M119" s="19"/>
     </row>
     <row r="120" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="11"/>
       <c r="B120" s="11"/>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
       <c r="E120" s="11"/>
       <c r="F120" s="11"/>
       <c r="G120" s="11"/>
       <c r="H120" s="11"/>
       <c r="I120" s="11"/>
-      <c r="J120" s="16"/>
+      <c r="J120" s="17"/>
       <c r="K120" s="11"/>
       <c r="L120" s="9"/>
-      <c r="M120" s="18"/>
+      <c r="M120" s="19"/>
     </row>
     <row r="121" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="11"/>
       <c r="B121" s="11"/>
       <c r="C121" s="11"/>
       <c r="D121" s="11"/>
       <c r="E121" s="11"/>
       <c r="F121" s="11"/>
       <c r="G121" s="11"/>
       <c r="H121" s="11"/>
       <c r="I121" s="11"/>
-      <c r="J121" s="16"/>
+      <c r="J121" s="17"/>
       <c r="K121" s="11"/>
       <c r="L121" s="9"/>
-      <c r="M121" s="18"/>
+      <c r="M121" s="19"/>
     </row>
     <row r="122" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="11"/>
       <c r="B122" s="11"/>
       <c r="C122" s="11"/>
       <c r="D122" s="11"/>
       <c r="E122" s="11"/>
       <c r="F122" s="11"/>
       <c r="G122" s="11"/>
       <c r="H122" s="11"/>
       <c r="I122" s="11"/>
-      <c r="J122" s="16"/>
+      <c r="J122" s="17"/>
       <c r="K122" s="11"/>
       <c r="L122" s="9"/>
-      <c r="M122" s="18"/>
+      <c r="M122" s="19"/>
     </row>
     <row r="123" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="11"/>
       <c r="B123" s="11"/>
       <c r="C123" s="11"/>
       <c r="D123" s="11"/>
       <c r="E123" s="11"/>
       <c r="F123" s="11"/>
       <c r="G123" s="11"/>
       <c r="H123" s="11"/>
       <c r="I123" s="11"/>
-      <c r="J123" s="16"/>
+      <c r="J123" s="17"/>
       <c r="K123" s="11"/>
       <c r="L123" s="9"/>
-      <c r="M123" s="18"/>
+      <c r="M123" s="19"/>
     </row>
     <row r="124" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A124" s="11"/>
       <c r="B124" s="11"/>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
       <c r="E124" s="11"/>
       <c r="F124" s="11"/>
       <c r="G124" s="11"/>
       <c r="H124" s="11"/>
       <c r="I124" s="11"/>
-      <c r="J124" s="16"/>
+      <c r="J124" s="17"/>
       <c r="K124" s="11"/>
       <c r="L124" s="9"/>
-      <c r="M124" s="18"/>
+      <c r="M124" s="19"/>
     </row>
     <row r="125" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A125" s="11"/>
       <c r="B125" s="11"/>
       <c r="C125" s="11"/>
       <c r="D125" s="11"/>
       <c r="E125" s="11"/>
       <c r="F125" s="11"/>
       <c r="G125" s="11"/>
       <c r="H125" s="11"/>
       <c r="I125" s="11"/>
-      <c r="J125" s="16"/>
+      <c r="J125" s="17"/>
       <c r="K125" s="11"/>
       <c r="L125" s="9"/>
-      <c r="M125" s="18"/>
+      <c r="M125" s="19"/>
     </row>
     <row r="126" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="11"/>
       <c r="B126" s="11"/>
       <c r="C126" s="11"/>
       <c r="D126" s="11"/>
       <c r="E126" s="11"/>
       <c r="F126" s="11"/>
       <c r="G126" s="11"/>
       <c r="H126" s="11"/>
       <c r="I126" s="11"/>
-      <c r="J126" s="16"/>
+      <c r="J126" s="17"/>
       <c r="K126" s="11"/>
       <c r="L126" s="9"/>
-      <c r="M126" s="18"/>
+      <c r="M126" s="19"/>
     </row>
     <row r="127" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A127" s="11"/>
       <c r="B127" s="11"/>
       <c r="C127" s="11"/>
       <c r="D127" s="11"/>
       <c r="E127" s="11"/>
       <c r="F127" s="11"/>
       <c r="G127" s="11"/>
       <c r="H127" s="11"/>
       <c r="I127" s="11"/>
-      <c r="J127" s="16"/>
+      <c r="J127" s="17"/>
       <c r="K127" s="11"/>
       <c r="L127" s="9"/>
-      <c r="M127" s="18"/>
+      <c r="M127" s="19"/>
     </row>
     <row r="128" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A128" s="11"/>
       <c r="B128" s="11"/>
       <c r="C128" s="11"/>
       <c r="D128" s="11"/>
       <c r="E128" s="11"/>
       <c r="F128" s="11"/>
       <c r="G128" s="11"/>
       <c r="H128" s="11"/>
       <c r="I128" s="11"/>
-      <c r="J128" s="16"/>
+      <c r="J128" s="17"/>
       <c r="K128" s="11"/>
       <c r="L128" s="9"/>
-      <c r="M128" s="18"/>
+      <c r="M128" s="19"/>
     </row>
     <row r="129" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A129" s="11"/>
       <c r="B129" s="11"/>
       <c r="C129" s="11"/>
       <c r="D129" s="11"/>
       <c r="E129" s="11"/>
       <c r="F129" s="11"/>
       <c r="G129" s="11"/>
       <c r="H129" s="11"/>
       <c r="I129" s="11"/>
-      <c r="J129" s="16"/>
+      <c r="J129" s="17"/>
       <c r="K129" s="11"/>
       <c r="L129" s="9"/>
-      <c r="M129" s="18"/>
+      <c r="M129" s="19"/>
     </row>
     <row r="130" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="11"/>
       <c r="B130" s="11"/>
       <c r="C130" s="11"/>
       <c r="D130" s="11"/>
       <c r="E130" s="11"/>
       <c r="F130" s="11"/>
       <c r="G130" s="11"/>
       <c r="H130" s="11"/>
       <c r="I130" s="11"/>
-      <c r="J130" s="16"/>
+      <c r="J130" s="17"/>
       <c r="K130" s="11"/>
       <c r="L130" s="9"/>
-      <c r="M130" s="18"/>
+      <c r="M130" s="19"/>
     </row>
     <row r="131" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A131" s="11"/>
       <c r="B131" s="11"/>
       <c r="C131" s="11"/>
       <c r="D131" s="11"/>
       <c r="E131" s="11"/>
       <c r="F131" s="11"/>
       <c r="G131" s="11"/>
       <c r="H131" s="11"/>
       <c r="I131" s="11"/>
-      <c r="J131" s="16"/>
+      <c r="J131" s="17"/>
       <c r="K131" s="11"/>
       <c r="L131" s="9"/>
-      <c r="M131" s="18"/>
+      <c r="M131" s="19"/>
     </row>
     <row r="132" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A132" s="11"/>
       <c r="B132" s="11"/>
       <c r="C132" s="11"/>
       <c r="D132" s="11"/>
       <c r="E132" s="11"/>
       <c r="F132" s="11"/>
       <c r="G132" s="11"/>
       <c r="H132" s="11"/>
       <c r="I132" s="11"/>
-      <c r="J132" s="16"/>
+      <c r="J132" s="17"/>
       <c r="K132" s="11"/>
       <c r="L132" s="9"/>
-      <c r="M132" s="18"/>
+      <c r="M132" s="19"/>
     </row>
     <row r="133" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A133" s="11"/>
       <c r="B133" s="11"/>
       <c r="C133" s="11"/>
       <c r="D133" s="11"/>
       <c r="E133" s="11"/>
       <c r="F133" s="11"/>
       <c r="G133" s="11"/>
       <c r="H133" s="11"/>
       <c r="I133" s="11"/>
-      <c r="J133" s="16"/>
+      <c r="J133" s="17"/>
       <c r="K133" s="11"/>
       <c r="L133" s="9"/>
-      <c r="M133" s="18"/>
+      <c r="M133" s="19"/>
     </row>
     <row r="134" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A134" s="11"/>
       <c r="B134" s="11"/>
       <c r="C134" s="11"/>
       <c r="D134" s="11"/>
       <c r="E134" s="11"/>
       <c r="F134" s="11"/>
       <c r="G134" s="11"/>
       <c r="H134" s="11"/>
       <c r="I134" s="11"/>
-      <c r="J134" s="16"/>
+      <c r="J134" s="17"/>
       <c r="K134" s="11"/>
       <c r="L134" s="9"/>
-      <c r="M134" s="18"/>
+      <c r="M134" s="19"/>
     </row>
     <row r="135" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="11"/>
       <c r="B135" s="11"/>
       <c r="C135" s="11"/>
       <c r="D135" s="11"/>
       <c r="E135" s="11"/>
       <c r="F135" s="11"/>
       <c r="G135" s="11"/>
       <c r="H135" s="11"/>
       <c r="I135" s="11"/>
-      <c r="J135" s="16"/>
+      <c r="J135" s="17"/>
       <c r="K135" s="11"/>
       <c r="L135" s="9"/>
-      <c r="M135" s="18"/>
+      <c r="M135" s="19"/>
     </row>
     <row r="136" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="11"/>
       <c r="B136" s="11"/>
       <c r="C136" s="11"/>
       <c r="D136" s="11"/>
       <c r="E136" s="11"/>
       <c r="F136" s="11"/>
       <c r="G136" s="11"/>
       <c r="H136" s="11"/>
       <c r="I136" s="11"/>
-      <c r="J136" s="16"/>
+      <c r="J136" s="17"/>
       <c r="K136" s="11"/>
       <c r="L136" s="9"/>
-      <c r="M136" s="18"/>
+      <c r="M136" s="19"/>
     </row>
     <row r="137" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A137" s="11"/>
       <c r="B137" s="11"/>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
       <c r="E137" s="11"/>
       <c r="F137" s="11"/>
       <c r="G137" s="11"/>
       <c r="H137" s="11"/>
       <c r="I137" s="11"/>
-      <c r="J137" s="16"/>
+      <c r="J137" s="17"/>
       <c r="K137" s="11"/>
       <c r="L137" s="9"/>
-      <c r="M137" s="18"/>
+      <c r="M137" s="19"/>
     </row>
     <row r="138" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A138" s="11"/>
       <c r="B138" s="11"/>
       <c r="C138" s="11"/>
       <c r="D138" s="11"/>
       <c r="E138" s="11"/>
       <c r="F138" s="11"/>
       <c r="G138" s="11"/>
       <c r="H138" s="11"/>
       <c r="I138" s="11"/>
-      <c r="J138" s="16"/>
+      <c r="J138" s="17"/>
       <c r="K138" s="11"/>
       <c r="L138" s="9"/>
-      <c r="M138" s="18"/>
+      <c r="M138" s="19"/>
     </row>
     <row r="139" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A139" s="11"/>
       <c r="B139" s="11"/>
       <c r="C139" s="11"/>
       <c r="D139" s="11"/>
       <c r="E139" s="11"/>
       <c r="F139" s="11"/>
       <c r="G139" s="11"/>
       <c r="H139" s="11"/>
       <c r="I139" s="11"/>
-      <c r="J139" s="16"/>
+      <c r="J139" s="17"/>
       <c r="K139" s="11"/>
       <c r="L139" s="9"/>
-      <c r="M139" s="18"/>
+      <c r="M139" s="19"/>
     </row>
     <row r="140" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A140" s="11"/>
       <c r="B140" s="11"/>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
       <c r="E140" s="11"/>
       <c r="F140" s="11"/>
       <c r="G140" s="11"/>
       <c r="H140" s="11"/>
       <c r="I140" s="11"/>
-      <c r="J140" s="16"/>
+      <c r="J140" s="17"/>
       <c r="K140" s="11"/>
       <c r="L140" s="9"/>
-      <c r="M140" s="18"/>
+      <c r="M140" s="19"/>
     </row>
     <row r="141" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="11"/>
       <c r="B141" s="11"/>
       <c r="C141" s="11"/>
       <c r="D141" s="11"/>
       <c r="E141" s="11"/>
       <c r="F141" s="11"/>
       <c r="G141" s="11"/>
       <c r="H141" s="11"/>
       <c r="I141" s="11"/>
-      <c r="J141" s="16"/>
+      <c r="J141" s="17"/>
       <c r="K141" s="11"/>
       <c r="L141" s="9"/>
-      <c r="M141" s="18"/>
+      <c r="M141" s="19"/>
     </row>
     <row r="142" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A142" s="11"/>
       <c r="B142" s="11"/>
       <c r="C142" s="11"/>
       <c r="D142" s="11"/>
       <c r="E142" s="11"/>
       <c r="F142" s="11"/>
       <c r="G142" s="11"/>
       <c r="H142" s="11"/>
       <c r="I142" s="11"/>
-      <c r="J142" s="16"/>
+      <c r="J142" s="17"/>
       <c r="K142" s="11"/>
       <c r="L142" s="9"/>
-      <c r="M142" s="18"/>
+      <c r="M142" s="19"/>
     </row>
     <row r="143" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="11"/>
       <c r="B143" s="11"/>
       <c r="C143" s="11"/>
       <c r="D143" s="11"/>
       <c r="E143" s="11"/>
       <c r="F143" s="11"/>
       <c r="G143" s="11"/>
       <c r="H143" s="11"/>
       <c r="I143" s="11"/>
-      <c r="J143" s="16"/>
+      <c r="J143" s="17"/>
       <c r="K143" s="11"/>
       <c r="L143" s="9"/>
-      <c r="M143" s="18"/>
+      <c r="M143" s="19"/>
     </row>
     <row r="144" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A144" s="11"/>
       <c r="B144" s="11"/>
       <c r="C144" s="11"/>
       <c r="D144" s="11"/>
       <c r="E144" s="11"/>
       <c r="F144" s="11"/>
       <c r="G144" s="11"/>
       <c r="H144" s="11"/>
       <c r="I144" s="11"/>
-      <c r="J144" s="16"/>
+      <c r="J144" s="17"/>
       <c r="K144" s="11"/>
       <c r="L144" s="9"/>
-      <c r="M144" s="18"/>
+      <c r="M144" s="19"/>
     </row>
     <row r="145" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A145" s="11"/>
       <c r="B145" s="11"/>
       <c r="C145" s="11"/>
       <c r="D145" s="11"/>
       <c r="E145" s="11"/>
       <c r="F145" s="11"/>
       <c r="G145" s="11"/>
       <c r="H145" s="11"/>
       <c r="I145" s="11"/>
-      <c r="J145" s="16"/>
+      <c r="J145" s="17"/>
       <c r="K145" s="11"/>
       <c r="L145" s="9"/>
-      <c r="M145" s="18"/>
+      <c r="M145" s="19"/>
     </row>
     <row r="146" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A146" s="11"/>
       <c r="B146" s="11"/>
       <c r="C146" s="11"/>
       <c r="D146" s="11"/>
       <c r="E146" s="11"/>
       <c r="F146" s="11"/>
       <c r="G146" s="11"/>
       <c r="H146" s="11"/>
       <c r="I146" s="11"/>
-      <c r="J146" s="16"/>
+      <c r="J146" s="17"/>
       <c r="K146" s="11"/>
       <c r="L146" s="9"/>
-      <c r="M146" s="18"/>
+      <c r="M146" s="19"/>
     </row>
     <row r="147" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A147" s="11"/>
       <c r="B147" s="11"/>
       <c r="C147" s="11"/>
       <c r="D147" s="11"/>
       <c r="E147" s="11"/>
       <c r="F147" s="11"/>
       <c r="G147" s="11"/>
       <c r="H147" s="11"/>
       <c r="I147" s="11"/>
-      <c r="J147" s="16"/>
+      <c r="J147" s="17"/>
       <c r="K147" s="11"/>
       <c r="L147" s="9"/>
-      <c r="M147" s="18"/>
+      <c r="M147" s="19"/>
     </row>
     <row r="148" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A148" s="11"/>
       <c r="B148" s="11"/>
       <c r="C148" s="11"/>
       <c r="D148" s="11"/>
       <c r="E148" s="11"/>
       <c r="F148" s="11"/>
       <c r="G148" s="11"/>
       <c r="H148" s="11"/>
       <c r="I148" s="11"/>
-      <c r="J148" s="16"/>
+      <c r="J148" s="17"/>
       <c r="K148" s="11"/>
       <c r="L148" s="9"/>
-      <c r="M148" s="18"/>
+      <c r="M148" s="19"/>
     </row>
     <row r="149" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A149" s="11"/>
       <c r="B149" s="11"/>
       <c r="C149" s="11"/>
       <c r="D149" s="11"/>
       <c r="E149" s="11"/>
       <c r="F149" s="11"/>
       <c r="G149" s="11"/>
       <c r="H149" s="11"/>
       <c r="I149" s="11"/>
-      <c r="J149" s="16"/>
+      <c r="J149" s="17"/>
       <c r="K149" s="11"/>
       <c r="L149" s="9"/>
-      <c r="M149" s="18"/>
+      <c r="M149" s="19"/>
     </row>
     <row r="150" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A150" s="11"/>
       <c r="B150" s="11"/>
       <c r="C150" s="11"/>
       <c r="D150" s="11"/>
       <c r="E150" s="11"/>
       <c r="F150" s="11"/>
       <c r="G150" s="11"/>
       <c r="H150" s="11"/>
       <c r="I150" s="11"/>
-      <c r="J150" s="16"/>
+      <c r="J150" s="17"/>
       <c r="K150" s="11"/>
       <c r="L150" s="9"/>
-      <c r="M150" s="18"/>
+      <c r="M150" s="19"/>
     </row>
     <row r="151" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A151" s="11"/>
       <c r="B151" s="11"/>
       <c r="C151" s="11"/>
       <c r="D151" s="11"/>
       <c r="E151" s="11"/>
       <c r="F151" s="11"/>
       <c r="G151" s="11"/>
       <c r="H151" s="11"/>
       <c r="I151" s="11"/>
-      <c r="J151" s="16"/>
+      <c r="J151" s="17"/>
       <c r="K151" s="11"/>
       <c r="L151" s="9"/>
-      <c r="M151" s="18"/>
+      <c r="M151" s="19"/>
     </row>
     <row r="152" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A152" s="11"/>
       <c r="B152" s="11"/>
       <c r="C152" s="11"/>
       <c r="D152" s="11"/>
       <c r="E152" s="11"/>
       <c r="F152" s="11"/>
       <c r="G152" s="11"/>
       <c r="H152" s="11"/>
       <c r="I152" s="11"/>
-      <c r="J152" s="16"/>
+      <c r="J152" s="17"/>
       <c r="K152" s="11"/>
       <c r="L152" s="9"/>
-      <c r="M152" s="18"/>
+      <c r="M152" s="19"/>
     </row>
     <row r="153" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A153" s="11"/>
       <c r="B153" s="11"/>
       <c r="C153" s="11"/>
       <c r="D153" s="11"/>
       <c r="E153" s="11"/>
       <c r="F153" s="11"/>
       <c r="G153" s="11"/>
       <c r="H153" s="11"/>
       <c r="I153" s="11"/>
-      <c r="J153" s="16"/>
+      <c r="J153" s="17"/>
       <c r="K153" s="11"/>
       <c r="L153" s="9"/>
-      <c r="M153" s="18"/>
+      <c r="M153" s="19"/>
     </row>
     <row r="154" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A154" s="11"/>
       <c r="B154" s="11"/>
       <c r="C154" s="11"/>
       <c r="D154" s="11"/>
       <c r="E154" s="11"/>
       <c r="F154" s="11"/>
       <c r="G154" s="11"/>
       <c r="H154" s="11"/>
       <c r="I154" s="11"/>
-      <c r="J154" s="16"/>
+      <c r="J154" s="17"/>
       <c r="K154" s="11"/>
       <c r="L154" s="9"/>
-      <c r="M154" s="18"/>
+      <c r="M154" s="19"/>
     </row>
     <row r="155" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A155" s="11"/>
       <c r="B155" s="11"/>
       <c r="C155" s="11"/>
       <c r="D155" s="11"/>
       <c r="E155" s="11"/>
       <c r="F155" s="11"/>
       <c r="G155" s="11"/>
       <c r="H155" s="11"/>
       <c r="I155" s="11"/>
-      <c r="J155" s="16"/>
+      <c r="J155" s="17"/>
       <c r="K155" s="11"/>
       <c r="L155" s="9"/>
-      <c r="M155" s="18"/>
+      <c r="M155" s="19"/>
     </row>
     <row r="156" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A156" s="11"/>
       <c r="B156" s="11"/>
       <c r="C156" s="11"/>
       <c r="D156" s="11"/>
       <c r="E156" s="11"/>
       <c r="F156" s="11"/>
       <c r="G156" s="11"/>
       <c r="H156" s="11"/>
       <c r="I156" s="11"/>
-      <c r="J156" s="16"/>
+      <c r="J156" s="17"/>
       <c r="K156" s="11"/>
       <c r="L156" s="9"/>
-      <c r="M156" s="18"/>
+      <c r="M156" s="19"/>
     </row>
     <row r="157" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A157" s="11"/>
       <c r="B157" s="11"/>
       <c r="C157" s="11"/>
       <c r="D157" s="11"/>
       <c r="E157" s="11"/>
       <c r="F157" s="11"/>
       <c r="G157" s="11"/>
       <c r="H157" s="11"/>
       <c r="I157" s="11"/>
-      <c r="J157" s="16"/>
+      <c r="J157" s="17"/>
       <c r="K157" s="11"/>
       <c r="L157" s="9"/>
-      <c r="M157" s="18"/>
+      <c r="M157" s="19"/>
     </row>
     <row r="158" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A158" s="11"/>
       <c r="B158" s="11"/>
       <c r="C158" s="11"/>
       <c r="D158" s="11"/>
       <c r="E158" s="11"/>
       <c r="F158" s="11"/>
       <c r="G158" s="11"/>
       <c r="H158" s="11"/>
       <c r="I158" s="11"/>
-      <c r="J158" s="16"/>
+      <c r="J158" s="17"/>
       <c r="K158" s="11"/>
       <c r="L158" s="9"/>
-      <c r="M158" s="18"/>
+      <c r="M158" s="19"/>
     </row>
     <row r="159" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A159" s="11"/>
       <c r="B159" s="11"/>
       <c r="C159" s="11"/>
       <c r="D159" s="11"/>
       <c r="E159" s="11"/>
       <c r="F159" s="11"/>
       <c r="G159" s="11"/>
       <c r="H159" s="11"/>
       <c r="I159" s="11"/>
-      <c r="J159" s="16"/>
+      <c r="J159" s="17"/>
       <c r="K159" s="11"/>
       <c r="L159" s="9"/>
-      <c r="M159" s="18"/>
+      <c r="M159" s="19"/>
     </row>
     <row r="160" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A160" s="11"/>
       <c r="B160" s="11"/>
       <c r="C160" s="11"/>
       <c r="D160" s="11"/>
       <c r="E160" s="11"/>
       <c r="F160" s="11"/>
       <c r="G160" s="11"/>
       <c r="H160" s="11"/>
       <c r="I160" s="11"/>
-      <c r="J160" s="16"/>
+      <c r="J160" s="17"/>
       <c r="K160" s="11"/>
       <c r="L160" s="9"/>
-      <c r="M160" s="18"/>
+      <c r="M160" s="19"/>
     </row>
     <row r="161" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A161" s="11"/>
       <c r="B161" s="11"/>
       <c r="C161" s="11"/>
       <c r="D161" s="11"/>
       <c r="E161" s="11"/>
       <c r="F161" s="11"/>
       <c r="G161" s="11"/>
       <c r="H161" s="11"/>
       <c r="I161" s="11"/>
-      <c r="J161" s="16"/>
+      <c r="J161" s="17"/>
       <c r="K161" s="11"/>
       <c r="L161" s="9"/>
-      <c r="M161" s="18"/>
+      <c r="M161" s="19"/>
     </row>
     <row r="162" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A162" s="11"/>
       <c r="B162" s="11"/>
       <c r="C162" s="11"/>
       <c r="D162" s="11"/>
       <c r="E162" s="11"/>
       <c r="F162" s="11"/>
       <c r="G162" s="11"/>
       <c r="H162" s="11"/>
       <c r="I162" s="11"/>
-      <c r="J162" s="16"/>
+      <c r="J162" s="17"/>
       <c r="K162" s="11"/>
       <c r="L162" s="9"/>
-      <c r="M162" s="18"/>
+      <c r="M162" s="19"/>
     </row>
     <row r="163" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A163" s="11"/>
       <c r="B163" s="11"/>
       <c r="C163" s="11"/>
       <c r="D163" s="11"/>
       <c r="E163" s="11"/>
       <c r="F163" s="11"/>
       <c r="G163" s="11"/>
       <c r="H163" s="11"/>
       <c r="I163" s="11"/>
-      <c r="J163" s="16"/>
+      <c r="J163" s="17"/>
       <c r="K163" s="11"/>
       <c r="L163" s="9"/>
-      <c r="M163" s="18"/>
+      <c r="M163" s="19"/>
     </row>
     <row r="164" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A164" s="11"/>
       <c r="B164" s="11"/>
       <c r="C164" s="11"/>
       <c r="D164" s="11"/>
       <c r="E164" s="11"/>
       <c r="F164" s="11"/>
       <c r="G164" s="11"/>
       <c r="H164" s="11"/>
       <c r="I164" s="11"/>
-      <c r="J164" s="16"/>
+      <c r="J164" s="17"/>
       <c r="K164" s="11"/>
       <c r="L164" s="9"/>
-      <c r="M164" s="18"/>
+      <c r="M164" s="19"/>
     </row>
     <row r="165" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A165" s="11"/>
       <c r="B165" s="11"/>
       <c r="C165" s="11"/>
       <c r="D165" s="11"/>
       <c r="E165" s="11"/>
       <c r="F165" s="11"/>
       <c r="G165" s="11"/>
       <c r="H165" s="11"/>
       <c r="I165" s="11"/>
-      <c r="J165" s="16"/>
+      <c r="J165" s="17"/>
       <c r="K165" s="11"/>
       <c r="L165" s="9"/>
-      <c r="M165" s="18"/>
+      <c r="M165" s="19"/>
     </row>
     <row r="166" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A166" s="11"/>
       <c r="B166" s="11"/>
       <c r="C166" s="11"/>
       <c r="D166" s="11"/>
       <c r="E166" s="11"/>
       <c r="F166" s="11"/>
       <c r="G166" s="11"/>
       <c r="H166" s="11"/>
       <c r="I166" s="11"/>
-      <c r="J166" s="16"/>
+      <c r="J166" s="17"/>
       <c r="K166" s="11"/>
       <c r="L166" s="9"/>
-      <c r="M166" s="18"/>
+      <c r="M166" s="19"/>
     </row>
     <row r="167" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A167" s="11"/>
       <c r="B167" s="11"/>
       <c r="C167" s="11"/>
       <c r="D167" s="11"/>
       <c r="E167" s="11"/>
       <c r="F167" s="11"/>
       <c r="G167" s="11"/>
       <c r="H167" s="11"/>
       <c r="I167" s="11"/>
-      <c r="J167" s="16"/>
+      <c r="J167" s="17"/>
       <c r="K167" s="11"/>
       <c r="L167" s="9"/>
-      <c r="M167" s="18"/>
+      <c r="M167" s="19"/>
     </row>
     <row r="168" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A168" s="11"/>
       <c r="B168" s="11"/>
       <c r="C168" s="11"/>
       <c r="D168" s="11"/>
       <c r="E168" s="11"/>
       <c r="F168" s="11"/>
       <c r="G168" s="11"/>
       <c r="H168" s="11"/>
       <c r="I168" s="11"/>
-      <c r="J168" s="16"/>
+      <c r="J168" s="17"/>
       <c r="K168" s="11"/>
       <c r="L168" s="9"/>
-      <c r="M168" s="18"/>
+      <c r="M168" s="19"/>
     </row>
     <row r="169" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A169" s="11"/>
       <c r="B169" s="11"/>
       <c r="C169" s="11"/>
       <c r="D169" s="11"/>
       <c r="E169" s="11"/>
       <c r="F169" s="11"/>
       <c r="G169" s="11"/>
       <c r="H169" s="11"/>
       <c r="I169" s="11"/>
-      <c r="J169" s="16"/>
+      <c r="J169" s="17"/>
       <c r="K169" s="11"/>
       <c r="L169" s="9"/>
-      <c r="M169" s="18"/>
+      <c r="M169" s="19"/>
     </row>
     <row r="170" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A170" s="11"/>
       <c r="B170" s="11"/>
       <c r="C170" s="11"/>
       <c r="D170" s="11"/>
       <c r="E170" s="11"/>
       <c r="F170" s="11"/>
       <c r="G170" s="11"/>
       <c r="H170" s="11"/>
       <c r="I170" s="11"/>
-      <c r="J170" s="16"/>
+      <c r="J170" s="17"/>
       <c r="K170" s="11"/>
       <c r="L170" s="9"/>
-      <c r="M170" s="18"/>
+      <c r="M170" s="19"/>
     </row>
     <row r="171" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A171" s="11"/>
       <c r="B171" s="11"/>
       <c r="C171" s="11"/>
       <c r="D171" s="11"/>
       <c r="E171" s="11"/>
       <c r="F171" s="11"/>
       <c r="G171" s="11"/>
       <c r="H171" s="11"/>
       <c r="I171" s="11"/>
-      <c r="J171" s="16"/>
+      <c r="J171" s="17"/>
       <c r="K171" s="11"/>
       <c r="L171" s="9"/>
-      <c r="M171" s="18"/>
+      <c r="M171" s="19"/>
     </row>
     <row r="172" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A172" s="11"/>
       <c r="B172" s="11"/>
       <c r="C172" s="11"/>
       <c r="D172" s="11"/>
       <c r="E172" s="11"/>
       <c r="F172" s="11"/>
       <c r="G172" s="11"/>
       <c r="H172" s="11"/>
       <c r="I172" s="11"/>
-      <c r="J172" s="16"/>
+      <c r="J172" s="17"/>
       <c r="K172" s="11"/>
       <c r="L172" s="9"/>
-      <c r="M172" s="18"/>
+      <c r="M172" s="19"/>
     </row>
     <row r="173" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A173" s="11"/>
       <c r="B173" s="11"/>
       <c r="C173" s="11"/>
       <c r="D173" s="11"/>
       <c r="E173" s="11"/>
       <c r="F173" s="11"/>
       <c r="G173" s="11"/>
       <c r="H173" s="11"/>
       <c r="I173" s="11"/>
-      <c r="J173" s="16"/>
+      <c r="J173" s="17"/>
       <c r="K173" s="11"/>
       <c r="L173" s="9"/>
-      <c r="M173" s="18"/>
+      <c r="M173" s="19"/>
     </row>
     <row r="174" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A174" s="11"/>
       <c r="B174" s="11"/>
       <c r="C174" s="11"/>
       <c r="D174" s="11"/>
       <c r="E174" s="11"/>
       <c r="F174" s="11"/>
       <c r="G174" s="11"/>
       <c r="H174" s="11"/>
       <c r="I174" s="11"/>
-      <c r="J174" s="16"/>
+      <c r="J174" s="17"/>
       <c r="K174" s="11"/>
       <c r="L174" s="9"/>
-      <c r="M174" s="18"/>
+      <c r="M174" s="19"/>
     </row>
     <row r="175" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A175" s="11"/>
       <c r="B175" s="11"/>
       <c r="C175" s="11"/>
       <c r="D175" s="11"/>
       <c r="E175" s="11"/>
       <c r="F175" s="11"/>
       <c r="G175" s="11"/>
       <c r="H175" s="11"/>
       <c r="I175" s="11"/>
-      <c r="J175" s="16"/>
+      <c r="J175" s="17"/>
       <c r="K175" s="11"/>
       <c r="L175" s="9"/>
-      <c r="M175" s="18"/>
+      <c r="M175" s="19"/>
     </row>
     <row r="176" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A176" s="11"/>
       <c r="B176" s="11"/>
       <c r="C176" s="11"/>
       <c r="D176" s="11"/>
       <c r="E176" s="11"/>
       <c r="F176" s="11"/>
       <c r="G176" s="11"/>
       <c r="H176" s="11"/>
       <c r="I176" s="11"/>
-      <c r="J176" s="16"/>
+      <c r="J176" s="17"/>
       <c r="K176" s="11"/>
       <c r="L176" s="9"/>
-      <c r="M176" s="18"/>
+      <c r="M176" s="19"/>
     </row>
     <row r="177" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A177" s="11"/>
       <c r="B177" s="11"/>
       <c r="C177" s="11"/>
       <c r="D177" s="11"/>
       <c r="E177" s="11"/>
       <c r="F177" s="11"/>
       <c r="G177" s="11"/>
       <c r="H177" s="11"/>
       <c r="I177" s="11"/>
-      <c r="J177" s="16"/>
+      <c r="J177" s="17"/>
       <c r="K177" s="11"/>
       <c r="L177" s="9"/>
-      <c r="M177" s="18"/>
+      <c r="M177" s="19"/>
     </row>
     <row r="178" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A178" s="11"/>
       <c r="B178" s="11"/>
       <c r="C178" s="11"/>
       <c r="D178" s="11"/>
       <c r="E178" s="11"/>
       <c r="F178" s="11"/>
       <c r="G178" s="11"/>
       <c r="H178" s="11"/>
       <c r="I178" s="11"/>
-      <c r="J178" s="16"/>
+      <c r="J178" s="17"/>
       <c r="K178" s="11"/>
       <c r="L178" s="9"/>
-      <c r="M178" s="18"/>
+      <c r="M178" s="19"/>
     </row>
     <row r="179" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A179" s="11"/>
       <c r="B179" s="11"/>
       <c r="C179" s="11"/>
       <c r="D179" s="11"/>
       <c r="E179" s="11"/>
       <c r="F179" s="11"/>
       <c r="G179" s="11"/>
       <c r="H179" s="11"/>
       <c r="I179" s="11"/>
-      <c r="J179" s="16"/>
+      <c r="J179" s="17"/>
       <c r="K179" s="11"/>
       <c r="L179" s="9"/>
-      <c r="M179" s="18"/>
+      <c r="M179" s="19"/>
     </row>
     <row r="180" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A180" s="11"/>
       <c r="B180" s="11"/>
       <c r="C180" s="11"/>
       <c r="D180" s="11"/>
       <c r="E180" s="11"/>
       <c r="F180" s="11"/>
       <c r="G180" s="11"/>
       <c r="H180" s="11"/>
       <c r="I180" s="11"/>
-      <c r="J180" s="16"/>
+      <c r="J180" s="17"/>
       <c r="K180" s="11"/>
       <c r="L180" s="9"/>
-      <c r="M180" s="18"/>
+      <c r="M180" s="19"/>
     </row>
     <row r="181" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A181" s="11"/>
       <c r="B181" s="11"/>
       <c r="C181" s="11"/>
       <c r="D181" s="11"/>
       <c r="E181" s="11"/>
       <c r="F181" s="11"/>
       <c r="G181" s="11"/>
       <c r="H181" s="11"/>
       <c r="I181" s="11"/>
-      <c r="J181" s="16"/>
+      <c r="J181" s="17"/>
       <c r="K181" s="11"/>
       <c r="L181" s="9"/>
-      <c r="M181" s="18"/>
+      <c r="M181" s="19"/>
     </row>
     <row r="182" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A182" s="11"/>
       <c r="B182" s="11"/>
       <c r="C182" s="11"/>
       <c r="D182" s="11"/>
       <c r="E182" s="11"/>
       <c r="F182" s="11"/>
       <c r="G182" s="11"/>
       <c r="H182" s="11"/>
       <c r="I182" s="11"/>
-      <c r="J182" s="16"/>
+      <c r="J182" s="17"/>
       <c r="K182" s="11"/>
       <c r="L182" s="9"/>
-      <c r="M182" s="18"/>
+      <c r="M182" s="19"/>
     </row>
     <row r="183" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A183" s="11"/>
       <c r="B183" s="11"/>
       <c r="C183" s="11"/>
       <c r="D183" s="11"/>
       <c r="E183" s="11"/>
       <c r="F183" s="11"/>
       <c r="G183" s="11"/>
       <c r="H183" s="11"/>
       <c r="I183" s="11"/>
-      <c r="J183" s="16"/>
+      <c r="J183" s="17"/>
       <c r="K183" s="11"/>
       <c r="L183" s="9"/>
-      <c r="M183" s="18"/>
+      <c r="M183" s="19"/>
     </row>
     <row r="184" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A184" s="11"/>
       <c r="B184" s="11"/>
       <c r="C184" s="11"/>
       <c r="D184" s="11"/>
       <c r="E184" s="11"/>
       <c r="F184" s="11"/>
       <c r="G184" s="11"/>
       <c r="H184" s="11"/>
       <c r="I184" s="11"/>
-      <c r="J184" s="16"/>
+      <c r="J184" s="17"/>
       <c r="K184" s="11"/>
       <c r="L184" s="9"/>
-      <c r="M184" s="18"/>
+      <c r="M184" s="19"/>
     </row>
     <row r="185" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A185" s="11"/>
       <c r="B185" s="11"/>
       <c r="C185" s="11"/>
       <c r="D185" s="11"/>
       <c r="E185" s="11"/>
       <c r="F185" s="11"/>
       <c r="G185" s="11"/>
       <c r="H185" s="11"/>
       <c r="I185" s="11"/>
-      <c r="J185" s="16"/>
+      <c r="J185" s="17"/>
       <c r="K185" s="11"/>
       <c r="L185" s="9"/>
-      <c r="M185" s="18"/>
+      <c r="M185" s="19"/>
     </row>
     <row r="186" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A186" s="11"/>
       <c r="B186" s="11"/>
       <c r="C186" s="11"/>
       <c r="D186" s="11"/>
       <c r="E186" s="11"/>
       <c r="F186" s="11"/>
       <c r="G186" s="11"/>
       <c r="H186" s="11"/>
       <c r="I186" s="11"/>
-      <c r="J186" s="16"/>
+      <c r="J186" s="17"/>
       <c r="K186" s="11"/>
       <c r="L186" s="9"/>
-      <c r="M186" s="18"/>
+      <c r="M186" s="19"/>
     </row>
     <row r="187" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A187" s="11"/>
       <c r="B187" s="11"/>
       <c r="C187" s="11"/>
       <c r="D187" s="11"/>
       <c r="E187" s="11"/>
       <c r="F187" s="11"/>
       <c r="G187" s="11"/>
       <c r="H187" s="11"/>
       <c r="I187" s="11"/>
-      <c r="J187" s="16"/>
+      <c r="J187" s="17"/>
       <c r="K187" s="11"/>
       <c r="L187" s="9"/>
-      <c r="M187" s="18"/>
+      <c r="M187" s="19"/>
     </row>
     <row r="188" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A188" s="11"/>
       <c r="B188" s="11"/>
       <c r="C188" s="11"/>
       <c r="D188" s="11"/>
       <c r="E188" s="11"/>
       <c r="F188" s="11"/>
       <c r="G188" s="11"/>
       <c r="H188" s="11"/>
       <c r="I188" s="11"/>
-      <c r="J188" s="16"/>
+      <c r="J188" s="17"/>
       <c r="K188" s="11"/>
       <c r="L188" s="9"/>
-      <c r="M188" s="18"/>
+      <c r="M188" s="19"/>
     </row>
     <row r="189" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A189" s="11"/>
       <c r="B189" s="11"/>
       <c r="C189" s="11"/>
       <c r="D189" s="11"/>
       <c r="E189" s="11"/>
       <c r="F189" s="11"/>
       <c r="G189" s="11"/>
       <c r="H189" s="11"/>
       <c r="I189" s="11"/>
-      <c r="J189" s="16"/>
+      <c r="J189" s="17"/>
       <c r="K189" s="11"/>
       <c r="L189" s="9"/>
-      <c r="M189" s="18"/>
+      <c r="M189" s="19"/>
     </row>
     <row r="190" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A190" s="11"/>
       <c r="B190" s="11"/>
       <c r="C190" s="11"/>
       <c r="D190" s="11"/>
       <c r="E190" s="11"/>
       <c r="F190" s="11"/>
       <c r="G190" s="11"/>
       <c r="H190" s="11"/>
       <c r="I190" s="11"/>
-      <c r="J190" s="16"/>
+      <c r="J190" s="17"/>
       <c r="K190" s="11"/>
       <c r="L190" s="9"/>
-      <c r="M190" s="18"/>
+      <c r="M190" s="19"/>
     </row>
     <row r="191" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A191" s="11"/>
       <c r="B191" s="11"/>
       <c r="C191" s="11"/>
       <c r="D191" s="11"/>
       <c r="E191" s="11"/>
       <c r="F191" s="11"/>
       <c r="G191" s="11"/>
       <c r="H191" s="11"/>
       <c r="I191" s="11"/>
-      <c r="J191" s="16"/>
+      <c r="J191" s="17"/>
       <c r="K191" s="11"/>
       <c r="L191" s="9"/>
-      <c r="M191" s="18"/>
+      <c r="M191" s="19"/>
     </row>
     <row r="192" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A192" s="11"/>
       <c r="B192" s="11"/>
       <c r="C192" s="11"/>
       <c r="D192" s="11"/>
       <c r="E192" s="11"/>
       <c r="F192" s="11"/>
       <c r="G192" s="11"/>
       <c r="H192" s="11"/>
       <c r="I192" s="11"/>
-      <c r="J192" s="16"/>
+      <c r="J192" s="17"/>
       <c r="K192" s="11"/>
       <c r="L192" s="9"/>
-      <c r="M192" s="18"/>
+      <c r="M192" s="19"/>
     </row>
     <row r="193" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A193" s="11"/>
       <c r="B193" s="11"/>
       <c r="C193" s="11"/>
       <c r="D193" s="11"/>
       <c r="E193" s="11"/>
       <c r="F193" s="11"/>
       <c r="G193" s="11"/>
       <c r="H193" s="11"/>
       <c r="I193" s="11"/>
-      <c r="J193" s="16"/>
+      <c r="J193" s="17"/>
       <c r="K193" s="11"/>
       <c r="L193" s="9"/>
-      <c r="M193" s="18"/>
+      <c r="M193" s="19"/>
     </row>
     <row r="194" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A194" s="11"/>
       <c r="B194" s="11"/>
       <c r="C194" s="11"/>
       <c r="D194" s="11"/>
       <c r="E194" s="11"/>
       <c r="F194" s="11"/>
       <c r="G194" s="11"/>
       <c r="H194" s="11"/>
       <c r="I194" s="11"/>
-      <c r="J194" s="16"/>
+      <c r="J194" s="17"/>
       <c r="K194" s="11"/>
       <c r="L194" s="9"/>
-      <c r="M194" s="18"/>
+      <c r="M194" s="19"/>
     </row>
     <row r="195" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A195" s="11"/>
       <c r="B195" s="11"/>
       <c r="C195" s="11"/>
       <c r="D195" s="11"/>
       <c r="E195" s="11"/>
       <c r="F195" s="11"/>
       <c r="G195" s="11"/>
       <c r="H195" s="11"/>
       <c r="I195" s="11"/>
-      <c r="J195" s="16"/>
+      <c r="J195" s="17"/>
       <c r="K195" s="11"/>
       <c r="L195" s="9"/>
-      <c r="M195" s="18"/>
+      <c r="M195" s="19"/>
     </row>
     <row r="196" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A196" s="11"/>
       <c r="B196" s="11"/>
       <c r="C196" s="11"/>
       <c r="D196" s="11"/>
       <c r="E196" s="11"/>
       <c r="F196" s="11"/>
       <c r="G196" s="11"/>
       <c r="H196" s="11"/>
       <c r="I196" s="11"/>
-      <c r="J196" s="16"/>
+      <c r="J196" s="17"/>
       <c r="K196" s="11"/>
       <c r="L196" s="9"/>
-      <c r="M196" s="18"/>
+      <c r="M196" s="19"/>
     </row>
     <row r="197" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A197" s="11"/>
       <c r="B197" s="11"/>
       <c r="C197" s="11"/>
       <c r="D197" s="11"/>
       <c r="E197" s="11"/>
       <c r="F197" s="11"/>
       <c r="G197" s="11"/>
       <c r="H197" s="11"/>
       <c r="I197" s="11"/>
-      <c r="J197" s="16"/>
+      <c r="J197" s="17"/>
       <c r="K197" s="11"/>
       <c r="L197" s="9"/>
-      <c r="M197" s="18"/>
+      <c r="M197" s="19"/>
     </row>
     <row r="198" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A198" s="11"/>
       <c r="B198" s="11"/>
       <c r="C198" s="11"/>
       <c r="D198" s="11"/>
       <c r="E198" s="11"/>
       <c r="F198" s="11"/>
       <c r="G198" s="11"/>
       <c r="H198" s="11"/>
       <c r="I198" s="11"/>
-      <c r="J198" s="16"/>
+      <c r="J198" s="17"/>
       <c r="K198" s="11"/>
       <c r="L198" s="9"/>
-      <c r="M198" s="18"/>
+      <c r="M198" s="19"/>
     </row>
     <row r="199" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A199" s="11"/>
       <c r="B199" s="11"/>
       <c r="C199" s="11"/>
       <c r="D199" s="11"/>
       <c r="E199" s="11"/>
       <c r="F199" s="11"/>
       <c r="G199" s="11"/>
       <c r="H199" s="11"/>
       <c r="I199" s="11"/>
-      <c r="J199" s="16"/>
+      <c r="J199" s="17"/>
       <c r="K199" s="11"/>
       <c r="L199" s="9"/>
-      <c r="M199" s="18"/>
+      <c r="M199" s="19"/>
     </row>
     <row r="200" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A200" s="11"/>
       <c r="B200" s="11"/>
       <c r="C200" s="11"/>
       <c r="D200" s="11"/>
       <c r="E200" s="11"/>
       <c r="F200" s="11"/>
       <c r="G200" s="11"/>
       <c r="H200" s="11"/>
       <c r="I200" s="11"/>
-      <c r="J200" s="16"/>
+      <c r="J200" s="17"/>
       <c r="K200" s="11"/>
       <c r="L200" s="9"/>
-      <c r="M200" s="18"/>
+      <c r="M200" s="19"/>
     </row>
     <row r="201" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A201" s="11"/>
       <c r="B201" s="11"/>
       <c r="C201" s="11"/>
       <c r="D201" s="11"/>
       <c r="E201" s="11"/>
       <c r="F201" s="11"/>
       <c r="G201" s="11"/>
       <c r="H201" s="11"/>
       <c r="I201" s="11"/>
-      <c r="J201" s="16"/>
+      <c r="J201" s="17"/>
       <c r="K201" s="11"/>
       <c r="L201" s="9"/>
-      <c r="M201" s="18"/>
+      <c r="M201" s="19"/>
     </row>
     <row r="202" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A202" s="11"/>
       <c r="B202" s="11"/>
       <c r="C202" s="11"/>
       <c r="D202" s="11"/>
       <c r="E202" s="11"/>
       <c r="F202" s="11"/>
       <c r="G202" s="11"/>
       <c r="H202" s="11"/>
       <c r="I202" s="11"/>
-      <c r="J202" s="16"/>
+      <c r="J202" s="17"/>
       <c r="K202" s="11"/>
       <c r="L202" s="9"/>
-      <c r="M202" s="18"/>
+      <c r="M202" s="19"/>
     </row>
     <row r="203" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A203" s="11"/>
       <c r="B203" s="11"/>
       <c r="C203" s="11"/>
       <c r="D203" s="11"/>
       <c r="E203" s="11"/>
       <c r="F203" s="11"/>
       <c r="G203" s="11"/>
       <c r="H203" s="11"/>
       <c r="I203" s="11"/>
-      <c r="J203" s="16"/>
+      <c r="J203" s="17"/>
       <c r="K203" s="11"/>
       <c r="L203" s="9"/>
-      <c r="M203" s="18"/>
+      <c r="M203" s="19"/>
     </row>
     <row r="204" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A204" s="11"/>
       <c r="B204" s="11"/>
       <c r="C204" s="11"/>
       <c r="D204" s="11"/>
       <c r="E204" s="11"/>
       <c r="F204" s="11"/>
       <c r="G204" s="11"/>
       <c r="H204" s="11"/>
       <c r="I204" s="11"/>
-      <c r="J204" s="16"/>
+      <c r="J204" s="17"/>
       <c r="K204" s="11"/>
       <c r="L204" s="9"/>
-      <c r="M204" s="18"/>
+      <c r="M204" s="19"/>
     </row>
     <row r="205" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A205" s="11"/>
       <c r="B205" s="11"/>
       <c r="C205" s="11"/>
       <c r="D205" s="11"/>
       <c r="E205" s="11"/>
       <c r="F205" s="11"/>
       <c r="G205" s="11"/>
       <c r="H205" s="11"/>
       <c r="I205" s="11"/>
-      <c r="J205" s="16"/>
+      <c r="J205" s="17"/>
       <c r="K205" s="11"/>
       <c r="L205" s="9"/>
-      <c r="M205" s="18"/>
+      <c r="M205" s="19"/>
     </row>
     <row r="206" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A206" s="11"/>
       <c r="B206" s="11"/>
       <c r="C206" s="11"/>
       <c r="D206" s="11"/>
       <c r="E206" s="11"/>
       <c r="F206" s="11"/>
       <c r="G206" s="11"/>
       <c r="H206" s="11"/>
       <c r="I206" s="11"/>
-      <c r="J206" s="16"/>
+      <c r="J206" s="17"/>
       <c r="K206" s="11"/>
       <c r="L206" s="9"/>
-      <c r="M206" s="18"/>
+      <c r="M206" s="19"/>
     </row>
     <row r="207" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A207" s="11"/>
       <c r="B207" s="11"/>
       <c r="C207" s="11"/>
       <c r="D207" s="11"/>
       <c r="E207" s="11"/>
       <c r="F207" s="11"/>
       <c r="G207" s="11"/>
       <c r="H207" s="11"/>
       <c r="I207" s="11"/>
-      <c r="J207" s="16"/>
+      <c r="J207" s="17"/>
       <c r="K207" s="11"/>
       <c r="L207" s="9"/>
-      <c r="M207" s="18"/>
+      <c r="M207" s="19"/>
     </row>
     <row r="208" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A208" s="11"/>
       <c r="B208" s="11"/>
       <c r="C208" s="11"/>
       <c r="D208" s="11"/>
       <c r="E208" s="11"/>
       <c r="F208" s="11"/>
       <c r="G208" s="11"/>
       <c r="H208" s="11"/>
       <c r="I208" s="11"/>
-      <c r="J208" s="16"/>
+      <c r="J208" s="17"/>
       <c r="K208" s="11"/>
       <c r="L208" s="9"/>
-      <c r="M208" s="18"/>
+      <c r="M208" s="19"/>
     </row>
     <row r="209" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A209" s="11"/>
       <c r="B209" s="11"/>
       <c r="C209" s="11"/>
       <c r="D209" s="11"/>
       <c r="E209" s="11"/>
       <c r="F209" s="11"/>
       <c r="G209" s="11"/>
       <c r="H209" s="11"/>
       <c r="I209" s="11"/>
-      <c r="J209" s="16"/>
+      <c r="J209" s="17"/>
       <c r="K209" s="11"/>
       <c r="L209" s="9"/>
-      <c r="M209" s="18"/>
+      <c r="M209" s="19"/>
     </row>
     <row r="210" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A210" s="11"/>
       <c r="B210" s="11"/>
       <c r="C210" s="11"/>
       <c r="D210" s="11"/>
       <c r="E210" s="11"/>
       <c r="F210" s="11"/>
       <c r="G210" s="11"/>
       <c r="H210" s="11"/>
       <c r="I210" s="11"/>
-      <c r="J210" s="16"/>
+      <c r="J210" s="17"/>
       <c r="K210" s="11"/>
       <c r="L210" s="9"/>
-      <c r="M210" s="18"/>
+      <c r="M210" s="19"/>
     </row>
     <row r="211" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A211" s="11"/>
       <c r="B211" s="11"/>
       <c r="C211" s="11"/>
       <c r="D211" s="11"/>
       <c r="E211" s="11"/>
       <c r="F211" s="11"/>
       <c r="G211" s="11"/>
       <c r="H211" s="11"/>
       <c r="I211" s="11"/>
-      <c r="J211" s="16"/>
+      <c r="J211" s="17"/>
       <c r="K211" s="11"/>
       <c r="L211" s="9"/>
-      <c r="M211" s="18"/>
+      <c r="M211" s="19"/>
     </row>
     <row r="212" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A212" s="11"/>
       <c r="B212" s="11"/>
       <c r="C212" s="11"/>
       <c r="D212" s="11"/>
       <c r="E212" s="11"/>
       <c r="F212" s="11"/>
       <c r="G212" s="11"/>
       <c r="H212" s="11"/>
       <c r="I212" s="11"/>
-      <c r="J212" s="16"/>
+      <c r="J212" s="17"/>
       <c r="K212" s="11"/>
       <c r="L212" s="9"/>
-      <c r="M212" s="18"/>
+      <c r="M212" s="19"/>
     </row>
     <row r="213" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A213" s="11"/>
       <c r="B213" s="11"/>
       <c r="C213" s="11"/>
       <c r="D213" s="11"/>
       <c r="E213" s="11"/>
       <c r="F213" s="11"/>
       <c r="G213" s="11"/>
       <c r="H213" s="11"/>
       <c r="I213" s="11"/>
-      <c r="J213" s="16"/>
+      <c r="J213" s="17"/>
       <c r="K213" s="11"/>
       <c r="L213" s="9"/>
-      <c r="M213" s="18"/>
+      <c r="M213" s="19"/>
     </row>
     <row r="214" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A214" s="11"/>
       <c r="B214" s="11"/>
       <c r="C214" s="11"/>
       <c r="D214" s="11"/>
       <c r="E214" s="11"/>
       <c r="F214" s="11"/>
       <c r="G214" s="11"/>
       <c r="H214" s="11"/>
       <c r="I214" s="11"/>
-      <c r="J214" s="16"/>
+      <c r="J214" s="17"/>
       <c r="K214" s="11"/>
       <c r="L214" s="9"/>
-      <c r="M214" s="18"/>
+      <c r="M214" s="19"/>
     </row>
     <row r="215" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A215" s="11"/>
       <c r="B215" s="11"/>
       <c r="C215" s="11"/>
       <c r="D215" s="11"/>
       <c r="E215" s="11"/>
       <c r="F215" s="11"/>
       <c r="G215" s="11"/>
       <c r="H215" s="11"/>
       <c r="I215" s="11"/>
-      <c r="J215" s="16"/>
+      <c r="J215" s="17"/>
       <c r="K215" s="11"/>
       <c r="L215" s="9"/>
-      <c r="M215" s="18"/>
+      <c r="M215" s="19"/>
     </row>
     <row r="216" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A216" s="11"/>
       <c r="B216" s="11"/>
       <c r="C216" s="11"/>
       <c r="D216" s="11"/>
       <c r="E216" s="11"/>
       <c r="F216" s="11"/>
       <c r="G216" s="11"/>
       <c r="H216" s="11"/>
       <c r="I216" s="11"/>
-      <c r="J216" s="16"/>
+      <c r="J216" s="17"/>
       <c r="K216" s="11"/>
       <c r="L216" s="9"/>
-      <c r="M216" s="18"/>
+      <c r="M216" s="19"/>
     </row>
     <row r="217" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B217" s="12"/>
-      <c r="M217" s="18"/>
+      <c r="M217" s="19"/>
     </row>
     <row r="218" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B218" s="12"/>
-      <c r="M218" s="18"/>
+      <c r="M218" s="19"/>
     </row>
     <row r="219" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B219" s="12"/>
-      <c r="M219" s="18"/>
+      <c r="M219" s="19"/>
     </row>
     <row r="220" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B220" s="12"/>
-      <c r="M220" s="18"/>
+      <c r="M220" s="19"/>
     </row>
     <row r="221" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B221" s="12"/>
-      <c r="M221" s="18"/>
+      <c r="M221" s="19"/>
     </row>
     <row r="222" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B222" s="12"/>
-      <c r="M222" s="18"/>
+      <c r="M222" s="19"/>
     </row>
     <row r="223" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B223" s="12"/>
-      <c r="M223" s="18"/>
+      <c r="M223" s="19"/>
     </row>
     <row r="224" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B224" s="12"/>
-      <c r="M224" s="18"/>
+      <c r="M224" s="19"/>
     </row>
     <row r="225" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B225" s="12"/>
-      <c r="M225" s="18"/>
+      <c r="M225" s="19"/>
     </row>
     <row r="226" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B226" s="12"/>
-      <c r="M226" s="18"/>
+      <c r="M226" s="19"/>
     </row>
     <row r="227" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B227" s="12"/>
-      <c r="M227" s="18"/>
+      <c r="M227" s="19"/>
     </row>
     <row r="228" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B228" s="12"/>
-      <c r="M228" s="18"/>
+      <c r="M228" s="19"/>
     </row>
     <row r="229" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B229" s="12"/>
-      <c r="M229" s="18"/>
+      <c r="M229" s="19"/>
     </row>
     <row r="230" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B230" s="12"/>
-      <c r="M230" s="18"/>
+      <c r="M230" s="19"/>
     </row>
     <row r="231" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B231" s="12"/>
-      <c r="M231" s="18"/>
+      <c r="M231" s="19"/>
     </row>
     <row r="232" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B232" s="12"/>
-      <c r="M232" s="18"/>
+      <c r="M232" s="19"/>
     </row>
     <row r="233" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B233" s="12"/>
-      <c r="M233" s="18"/>
+      <c r="M233" s="19"/>
     </row>
     <row r="234" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B234" s="12"/>
-      <c r="M234" s="18"/>
+      <c r="M234" s="19"/>
     </row>
     <row r="235" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B235" s="12"/>
-      <c r="M235" s="18"/>
+      <c r="M235" s="19"/>
     </row>
     <row r="236" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B236" s="12"/>
-      <c r="M236" s="18"/>
+      <c r="M236" s="19"/>
     </row>
     <row r="237" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B237" s="12"/>
-      <c r="M237" s="18"/>
+      <c r="M237" s="19"/>
     </row>
     <row r="238" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B238" s="12"/>
-      <c r="M238" s="18"/>
+      <c r="M238" s="19"/>
     </row>
     <row r="239" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B239" s="12"/>
-      <c r="M239" s="18"/>
+      <c r="M239" s="19"/>
     </row>
     <row r="240" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B240" s="12"/>
-      <c r="M240" s="18"/>
+      <c r="M240" s="19"/>
     </row>
     <row r="241" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B241" s="12"/>
-      <c r="M241" s="18"/>
+      <c r="M241" s="19"/>
     </row>
     <row r="242" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B242" s="12"/>
-      <c r="M242" s="18"/>
+      <c r="M242" s="19"/>
     </row>
     <row r="243" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B243" s="12"/>
-      <c r="M243" s="18"/>
+      <c r="M243" s="19"/>
     </row>
     <row r="244" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B244" s="12"/>
-      <c r="M244" s="18"/>
+      <c r="M244" s="19"/>
     </row>
     <row r="245" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B245" s="12"/>
-      <c r="M245" s="18"/>
+      <c r="M245" s="19"/>
     </row>
     <row r="246" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B246" s="12"/>
-      <c r="M246" s="18"/>
+      <c r="M246" s="19"/>
     </row>
     <row r="247" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B247" s="12"/>
-      <c r="M247" s="18"/>
+      <c r="M247" s="19"/>
     </row>
     <row r="248" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B248" s="12"/>
-      <c r="M248" s="18"/>
+      <c r="M248" s="19"/>
     </row>
     <row r="249" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B249" s="12"/>
-      <c r="M249" s="18"/>
+      <c r="M249" s="19"/>
     </row>
     <row r="250" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B250" s="12"/>
-      <c r="M250" s="18"/>
+      <c r="M250" s="19"/>
     </row>
     <row r="251" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B251" s="12"/>
-      <c r="M251" s="18"/>
+      <c r="M251" s="19"/>
     </row>
     <row r="252" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B252" s="12"/>
-      <c r="M252" s="18"/>
+      <c r="M252" s="19"/>
     </row>
     <row r="253" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B253" s="12"/>
-      <c r="M253" s="18"/>
+      <c r="M253" s="19"/>
     </row>
     <row r="254" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B254" s="12"/>
-      <c r="M254" s="18"/>
+      <c r="M254" s="19"/>
     </row>
     <row r="255" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B255" s="12"/>
-      <c r="M255" s="18"/>
+      <c r="M255" s="19"/>
     </row>
     <row r="256" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B256" s="12"/>
-      <c r="M256" s="18"/>
+      <c r="M256" s="19"/>
     </row>
     <row r="257" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B257" s="12"/>
-      <c r="M257" s="18"/>
+      <c r="M257" s="19"/>
     </row>
     <row r="258" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B258" s="12"/>
-      <c r="M258" s="18"/>
+      <c r="M258" s="19"/>
     </row>
     <row r="259" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B259" s="12"/>
-      <c r="M259" s="18"/>
+      <c r="M259" s="19"/>
     </row>
     <row r="260" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B260" s="12"/>
-      <c r="M260" s="18"/>
+      <c r="M260" s="19"/>
     </row>
     <row r="261" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B261" s="12"/>
-      <c r="M261" s="18"/>
+      <c r="M261" s="19"/>
     </row>
     <row r="262" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B262" s="12"/>
-      <c r="M262" s="18"/>
+      <c r="M262" s="19"/>
     </row>
     <row r="263" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B263" s="12"/>
-      <c r="M263" s="18"/>
+      <c r="M263" s="19"/>
     </row>
     <row r="264" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B264" s="12"/>
-      <c r="M264" s="18"/>
+      <c r="M264" s="19"/>
     </row>
     <row r="265" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B265" s="12"/>
-      <c r="M265" s="18"/>
+      <c r="M265" s="19"/>
     </row>
     <row r="266" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B266" s="12"/>
-      <c r="M266" s="18"/>
+      <c r="M266" s="19"/>
     </row>
     <row r="267" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B267" s="12"/>
-      <c r="M267" s="18"/>
+      <c r="M267" s="19"/>
     </row>
     <row r="268" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B268" s="12"/>
-      <c r="M268" s="18"/>
+      <c r="M268" s="19"/>
     </row>
     <row r="269" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B269" s="12"/>
-      <c r="M269" s="18"/>
+      <c r="M269" s="19"/>
     </row>
     <row r="270" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B270" s="12"/>
-      <c r="M270" s="18"/>
+      <c r="M270" s="19"/>
     </row>
     <row r="271" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B271" s="12"/>
-      <c r="M271" s="18"/>
+      <c r="M271" s="19"/>
     </row>
     <row r="272" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B272" s="12"/>
-      <c r="M272" s="18"/>
+      <c r="M272" s="19"/>
     </row>
     <row r="273" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B273" s="12"/>
-      <c r="M273" s="18"/>
+      <c r="M273" s="19"/>
     </row>
     <row r="274" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B274" s="12"/>
-      <c r="M274" s="18"/>
+      <c r="M274" s="19"/>
     </row>
     <row r="275" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B275" s="12"/>
-      <c r="M275" s="18"/>
+      <c r="M275" s="19"/>
     </row>
     <row r="276" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B276" s="12"/>
-      <c r="M276" s="18"/>
+      <c r="M276" s="19"/>
     </row>
     <row r="277" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B277" s="12"/>
-      <c r="M277" s="18"/>
+      <c r="M277" s="19"/>
     </row>
     <row r="278" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B278" s="12"/>
-      <c r="M278" s="18"/>
+      <c r="M278" s="19"/>
     </row>
     <row r="279" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B279" s="12"/>
-      <c r="M279" s="18"/>
+      <c r="M279" s="19"/>
     </row>
     <row r="280" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B280" s="12"/>
-      <c r="M280" s="18"/>
+      <c r="M280" s="19"/>
     </row>
     <row r="281" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B281" s="12"/>
-      <c r="M281" s="18"/>
+      <c r="M281" s="19"/>
     </row>
     <row r="282" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B282" s="12"/>
-      <c r="M282" s="18"/>
+      <c r="M282" s="19"/>
     </row>
     <row r="283" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B283" s="12"/>
-      <c r="M283" s="18"/>
+      <c r="M283" s="19"/>
     </row>
     <row r="284" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B284" s="12"/>
-      <c r="M284" s="18"/>
+      <c r="M284" s="19"/>
     </row>
     <row r="285" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B285" s="12"/>
-      <c r="M285" s="18"/>
+      <c r="M285" s="19"/>
     </row>
     <row r="286" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B286" s="12"/>
-      <c r="M286" s="18"/>
+      <c r="M286" s="19"/>
     </row>
     <row r="287" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B287" s="12"/>
-      <c r="M287" s="18"/>
+      <c r="M287" s="19"/>
     </row>
     <row r="288" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B288" s="12"/>
-      <c r="M288" s="18"/>
+      <c r="M288" s="19"/>
     </row>
     <row r="289" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B289" s="12"/>
-      <c r="M289" s="18"/>
+      <c r="M289" s="19"/>
     </row>
     <row r="290" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B290" s="12"/>
-      <c r="M290" s="18"/>
+      <c r="M290" s="19"/>
     </row>
     <row r="291" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B291" s="12"/>
-      <c r="M291" s="18"/>
+      <c r="M291" s="19"/>
     </row>
     <row r="292" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B292" s="12"/>
-      <c r="M292" s="18"/>
+      <c r="M292" s="19"/>
     </row>
     <row r="293" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B293" s="12"/>
-      <c r="M293" s="18"/>
+      <c r="M293" s="19"/>
     </row>
     <row r="294" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B294" s="12"/>
-      <c r="M294" s="18"/>
+      <c r="M294" s="19"/>
     </row>
     <row r="295" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B295" s="12"/>
-      <c r="M295" s="18"/>
+      <c r="M295" s="19"/>
     </row>
     <row r="296" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B296" s="12"/>
-      <c r="M296" s="18"/>
+      <c r="M296" s="19"/>
     </row>
     <row r="297" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B297" s="12"/>
-      <c r="M297" s="18"/>
+      <c r="M297" s="19"/>
     </row>
     <row r="298" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B298" s="12"/>
-      <c r="M298" s="18"/>
+      <c r="M298" s="19"/>
     </row>
     <row r="299" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B299" s="12"/>
-      <c r="M299" s="18"/>
+      <c r="M299" s="19"/>
     </row>
     <row r="300" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B300" s="12"/>
-      <c r="M300" s="18"/>
+      <c r="M300" s="19"/>
     </row>
     <row r="301" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B301" s="12"/>
-      <c r="M301" s="18"/>
+      <c r="M301" s="19"/>
     </row>
     <row r="302" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B302" s="12"/>
-      <c r="M302" s="18"/>
+      <c r="M302" s="19"/>
     </row>
     <row r="303" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B303" s="12"/>
-      <c r="M303" s="18"/>
+      <c r="M303" s="19"/>
     </row>
     <row r="304" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B304" s="12"/>
-      <c r="M304" s="18"/>
+      <c r="M304" s="19"/>
     </row>
     <row r="305" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B305" s="12"/>
-      <c r="M305" s="18"/>
+      <c r="M305" s="19"/>
     </row>
     <row r="306" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B306" s="12"/>
-      <c r="M306" s="18"/>
+      <c r="M306" s="19"/>
     </row>
     <row r="307" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B307" s="12"/>
-      <c r="M307" s="18"/>
+      <c r="M307" s="19"/>
     </row>
     <row r="308" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B308" s="12"/>
-      <c r="M308" s="18"/>
+      <c r="M308" s="19"/>
     </row>
     <row r="309" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B309" s="12"/>
-      <c r="M309" s="18"/>
+      <c r="M309" s="19"/>
     </row>
     <row r="310" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B310" s="12"/>
-      <c r="M310" s="18"/>
+      <c r="M310" s="19"/>
     </row>
     <row r="311" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B311" s="12"/>
-      <c r="M311" s="18"/>
+      <c r="M311" s="19"/>
     </row>
     <row r="312" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B312" s="12"/>
-      <c r="M312" s="18"/>
+      <c r="M312" s="19"/>
     </row>
     <row r="313" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B313" s="12"/>
-      <c r="M313" s="18"/>
+      <c r="M313" s="19"/>
     </row>
     <row r="314" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B314" s="12"/>
-      <c r="M314" s="18"/>
+      <c r="M314" s="19"/>
     </row>
     <row r="315" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B315" s="12"/>
-      <c r="M315" s="18"/>
+      <c r="M315" s="19"/>
     </row>
     <row r="316" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B316" s="12"/>
-      <c r="M316" s="18"/>
+      <c r="M316" s="19"/>
     </row>
     <row r="317" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B317" s="12"/>
-      <c r="M317" s="18"/>
+      <c r="M317" s="19"/>
     </row>
     <row r="318" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B318" s="12"/>
-      <c r="M318" s="18"/>
+      <c r="M318" s="19"/>
     </row>
     <row r="319" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B319" s="12"/>
-      <c r="M319" s="18"/>
+      <c r="M319" s="19"/>
     </row>
     <row r="320" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B320" s="12"/>
-      <c r="M320" s="18"/>
+      <c r="M320" s="19"/>
     </row>
     <row r="321" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B321" s="12"/>
-      <c r="M321" s="18"/>
+      <c r="M321" s="19"/>
     </row>
     <row r="322" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B322" s="12"/>
-      <c r="M322" s="18"/>
+      <c r="M322" s="19"/>
     </row>
     <row r="323" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B323" s="12"/>
-      <c r="M323" s="18"/>
+      <c r="M323" s="19"/>
     </row>
     <row r="324" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B324" s="12"/>
-      <c r="M324" s="18"/>
+      <c r="M324" s="19"/>
     </row>
     <row r="325" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B325" s="12"/>
-      <c r="M325" s="18"/>
+      <c r="M325" s="19"/>
     </row>
     <row r="326" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B326" s="12"/>
-      <c r="M326" s="18"/>
+      <c r="M326" s="19"/>
     </row>
     <row r="327" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B327" s="12"/>
-      <c r="M327" s="18"/>
+      <c r="M327" s="19"/>
     </row>
     <row r="328" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B328" s="12"/>
-      <c r="M328" s="18"/>
+      <c r="M328" s="19"/>
     </row>
     <row r="329" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B329" s="12"/>
-      <c r="M329" s="18"/>
+      <c r="M329" s="19"/>
     </row>
     <row r="330" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B330" s="12"/>
-      <c r="M330" s="18"/>
+      <c r="M330" s="19"/>
     </row>
     <row r="331" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B331" s="12"/>
-      <c r="M331" s="18"/>
+      <c r="M331" s="19"/>
     </row>
     <row r="332" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B332" s="12"/>
-      <c r="M332" s="18"/>
+      <c r="M332" s="19"/>
     </row>
     <row r="333" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B333" s="12"/>
-      <c r="M333" s="18"/>
+      <c r="M333" s="19"/>
     </row>
     <row r="334" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B334" s="12"/>
-      <c r="M334" s="18"/>
+      <c r="M334" s="19"/>
     </row>
     <row r="335" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B335" s="12"/>
-      <c r="M335" s="18"/>
+      <c r="M335" s="19"/>
     </row>
     <row r="336" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B336" s="12"/>
-      <c r="M336" s="18"/>
+      <c r="M336" s="19"/>
     </row>
     <row r="337" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B337" s="12"/>
-      <c r="M337" s="18"/>
+      <c r="M337" s="19"/>
     </row>
     <row r="338" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B338" s="12"/>
-      <c r="M338" s="18"/>
+      <c r="M338" s="19"/>
     </row>
     <row r="339" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B339" s="12"/>
-      <c r="M339" s="18"/>
+      <c r="M339" s="19"/>
     </row>
     <row r="340" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B340" s="12"/>
-      <c r="M340" s="18"/>
+      <c r="M340" s="19"/>
     </row>
     <row r="341" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B341" s="12"/>
-      <c r="M341" s="18"/>
+      <c r="M341" s="19"/>
     </row>
     <row r="342" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B342" s="12"/>
-      <c r="M342" s="18"/>
+      <c r="M342" s="19"/>
     </row>
     <row r="343" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B343" s="12"/>
-      <c r="M343" s="18"/>
+      <c r="M343" s="19"/>
     </row>
     <row r="344" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B344" s="12"/>
-      <c r="M344" s="18"/>
+      <c r="M344" s="19"/>
     </row>
     <row r="345" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B345" s="12"/>
-      <c r="M345" s="18"/>
+      <c r="M345" s="19"/>
     </row>
     <row r="346" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B346" s="12"/>
-      <c r="M346" s="18"/>
+      <c r="M346" s="19"/>
     </row>
     <row r="347" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B347" s="12"/>
-      <c r="M347" s="18"/>
+      <c r="M347" s="19"/>
     </row>
     <row r="348" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B348" s="12"/>
-      <c r="M348" s="18"/>
+      <c r="M348" s="19"/>
     </row>
     <row r="349" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B349" s="12"/>
-      <c r="M349" s="18"/>
+      <c r="M349" s="19"/>
     </row>
     <row r="350" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B350" s="12"/>
-      <c r="M350" s="18"/>
+      <c r="M350" s="19"/>
     </row>
     <row r="351" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B351" s="12"/>
-      <c r="M351" s="18"/>
+      <c r="M351" s="19"/>
     </row>
     <row r="352" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B352" s="12"/>
-      <c r="M352" s="18"/>
+      <c r="M352" s="19"/>
     </row>
     <row r="353" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B353" s="12"/>
-      <c r="M353" s="18"/>
+      <c r="M353" s="19"/>
     </row>
     <row r="354" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B354" s="12"/>
-      <c r="M354" s="18"/>
+      <c r="M354" s="19"/>
     </row>
     <row r="355" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B355" s="12"/>
-      <c r="M355" s="18"/>
+      <c r="M355" s="19"/>
     </row>
     <row r="356" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B356" s="12"/>
-      <c r="M356" s="18"/>
+      <c r="M356" s="19"/>
     </row>
     <row r="357" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B357" s="12"/>
-      <c r="M357" s="18"/>
+      <c r="M357" s="19"/>
     </row>
     <row r="358" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B358" s="12"/>
-      <c r="M358" s="18"/>
+      <c r="M358" s="19"/>
     </row>
     <row r="359" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B359" s="12"/>
-      <c r="M359" s="18"/>
+      <c r="M359" s="19"/>
     </row>
     <row r="360" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B360" s="12"/>
-      <c r="M360" s="18"/>
+      <c r="M360" s="19"/>
     </row>
     <row r="361" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B361" s="12"/>
-      <c r="M361" s="18"/>
+      <c r="M361" s="19"/>
     </row>
     <row r="362" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B362" s="12"/>
-      <c r="M362" s="18"/>
+      <c r="M362" s="19"/>
     </row>
     <row r="363" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B363" s="12"/>
-      <c r="M363" s="18"/>
+      <c r="M363" s="19"/>
     </row>
     <row r="364" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B364" s="12"/>
-      <c r="M364" s="18"/>
+      <c r="M364" s="19"/>
     </row>
     <row r="365" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B365" s="12"/>
-      <c r="M365" s="18"/>
+      <c r="M365" s="19"/>
     </row>
     <row r="366" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B366" s="12"/>
-      <c r="M366" s="18"/>
+      <c r="M366" s="19"/>
     </row>
     <row r="367" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B367" s="12"/>
-      <c r="M367" s="18"/>
+      <c r="M367" s="19"/>
     </row>
     <row r="368" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B368" s="12"/>
-      <c r="M368" s="18"/>
+      <c r="M368" s="19"/>
     </row>
     <row r="369" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B369" s="12"/>
-      <c r="M369" s="18"/>
+      <c r="M369" s="19"/>
     </row>
     <row r="370" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B370" s="12"/>
-      <c r="M370" s="18"/>
+      <c r="M370" s="19"/>
     </row>
     <row r="371" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B371" s="12"/>
-      <c r="M371" s="18"/>
+      <c r="M371" s="19"/>
     </row>
     <row r="372" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B372" s="12"/>
-      <c r="M372" s="18"/>
+      <c r="M372" s="19"/>
     </row>
     <row r="373" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B373" s="12"/>
-      <c r="M373" s="18"/>
+      <c r="M373" s="19"/>
     </row>
     <row r="374" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B374" s="12"/>
-      <c r="M374" s="18"/>
+      <c r="M374" s="19"/>
     </row>
     <row r="375" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B375" s="12"/>
-      <c r="M375" s="18"/>
+      <c r="M375" s="19"/>
     </row>
     <row r="376" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B376" s="12"/>
-      <c r="M376" s="18"/>
+      <c r="M376" s="19"/>
     </row>
     <row r="377" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B377" s="12"/>
-      <c r="M377" s="18"/>
+      <c r="M377" s="19"/>
     </row>
     <row r="378" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B378" s="12"/>
-      <c r="M378" s="18"/>
+      <c r="M378" s="19"/>
     </row>
     <row r="379" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B379" s="12"/>
-      <c r="M379" s="18"/>
+      <c r="M379" s="19"/>
     </row>
     <row r="380" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B380" s="12"/>
-      <c r="M380" s="18"/>
+      <c r="M380" s="19"/>
     </row>
     <row r="381" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B381" s="12"/>
-      <c r="M381" s="18"/>
+      <c r="M381" s="19"/>
     </row>
     <row r="382" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B382" s="12"/>
-      <c r="M382" s="18"/>
+      <c r="M382" s="19"/>
     </row>
     <row r="383" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B383" s="12"/>
-      <c r="M383" s="18"/>
+      <c r="M383" s="19"/>
     </row>
     <row r="384" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B384" s="12"/>
-      <c r="M384" s="18"/>
+      <c r="M384" s="19"/>
     </row>
     <row r="385" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B385" s="12"/>
-      <c r="M385" s="18"/>
+      <c r="M385" s="19"/>
     </row>
     <row r="386" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B386" s="12"/>
-      <c r="M386" s="18"/>
+      <c r="M386" s="19"/>
     </row>
     <row r="387" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B387" s="12"/>
-      <c r="M387" s="18"/>
+      <c r="M387" s="19"/>
     </row>
     <row r="388" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B388" s="12"/>
-      <c r="M388" s="18"/>
+      <c r="M388" s="19"/>
     </row>
     <row r="389" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B389" s="12"/>
-      <c r="M389" s="18"/>
+      <c r="M389" s="19"/>
     </row>
     <row r="390" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B390" s="12"/>
-      <c r="M390" s="18"/>
+      <c r="M390" s="19"/>
     </row>
     <row r="391" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B391" s="12"/>
-      <c r="M391" s="18"/>
+      <c r="M391" s="19"/>
     </row>
     <row r="392" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B392" s="12"/>
-      <c r="M392" s="18"/>
+      <c r="M392" s="19"/>
     </row>
     <row r="393" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B393" s="12"/>
-      <c r="M393" s="18"/>
+      <c r="M393" s="19"/>
     </row>
     <row r="394" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B394" s="12"/>
-      <c r="M394" s="18"/>
+      <c r="M394" s="19"/>
     </row>
     <row r="395" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B395" s="12"/>
-      <c r="M395" s="18"/>
+      <c r="M395" s="19"/>
     </row>
     <row r="396" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B396" s="12"/>
-      <c r="M396" s="18"/>
+      <c r="M396" s="19"/>
     </row>
     <row r="397" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B397" s="12"/>
-      <c r="M397" s="18"/>
+      <c r="M397" s="19"/>
     </row>
     <row r="398" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B398" s="12"/>
-      <c r="M398" s="18"/>
+      <c r="M398" s="19"/>
     </row>
     <row r="399" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B399" s="12"/>
-      <c r="M399" s="18"/>
+      <c r="M399" s="19"/>
     </row>
     <row r="400" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B400" s="12"/>
-      <c r="M400" s="18"/>
+      <c r="M400" s="19"/>
     </row>
     <row r="401" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B401" s="12"/>
-      <c r="M401" s="18"/>
+      <c r="M401" s="19"/>
     </row>
     <row r="402" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B402" s="12"/>
-      <c r="M402" s="18"/>
+      <c r="M402" s="19"/>
     </row>
     <row r="403" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B403" s="12"/>
-      <c r="M403" s="18"/>
+      <c r="M403" s="19"/>
     </row>
     <row r="404" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B404" s="12"/>
-      <c r="M404" s="18"/>
+      <c r="M404" s="19"/>
     </row>
     <row r="405" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B405" s="12"/>
-      <c r="M405" s="18"/>
+      <c r="M405" s="19"/>
     </row>
     <row r="406" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B406" s="12"/>
-      <c r="M406" s="18"/>
+      <c r="M406" s="19"/>
     </row>
     <row r="407" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B407" s="12"/>
-      <c r="M407" s="18"/>
+      <c r="M407" s="19"/>
     </row>
     <row r="408" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B408" s="12"/>
-      <c r="M408" s="18"/>
+      <c r="M408" s="19"/>
     </row>
     <row r="409" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B409" s="12"/>
-      <c r="M409" s="18"/>
+      <c r="M409" s="19"/>
     </row>
     <row r="410" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B410" s="12"/>
-      <c r="M410" s="18"/>
+      <c r="M410" s="19"/>
     </row>
     <row r="411" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B411" s="12"/>
-      <c r="M411" s="18"/>
+      <c r="M411" s="19"/>
     </row>
     <row r="412" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B412" s="12"/>
-      <c r="M412" s="18"/>
+      <c r="M412" s="19"/>
     </row>
     <row r="413" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B413" s="12"/>
-      <c r="M413" s="18"/>
+      <c r="M413" s="19"/>
     </row>
     <row r="414" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B414" s="12"/>
-      <c r="M414" s="18"/>
+      <c r="M414" s="19"/>
     </row>
     <row r="415" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B415" s="12"/>
-      <c r="M415" s="18"/>
+      <c r="M415" s="19"/>
     </row>
     <row r="416" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B416" s="12"/>
-      <c r="M416" s="18"/>
+      <c r="M416" s="19"/>
     </row>
     <row r="417" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B417" s="12"/>
-      <c r="M417" s="18"/>
+      <c r="M417" s="19"/>
     </row>
     <row r="418" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B418" s="12"/>
-      <c r="M418" s="18"/>
+      <c r="M418" s="19"/>
     </row>
     <row r="419" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B419" s="12"/>
-      <c r="M419" s="18"/>
+      <c r="M419" s="19"/>
     </row>
     <row r="420" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B420" s="12"/>
-      <c r="M420" s="18"/>
+      <c r="M420" s="19"/>
     </row>
     <row r="421" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B421" s="12"/>
-      <c r="M421" s="18"/>
+      <c r="M421" s="19"/>
     </row>
     <row r="422" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B422" s="12"/>
-      <c r="M422" s="18"/>
+      <c r="M422" s="19"/>
     </row>
     <row r="423" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B423" s="12"/>
-      <c r="M423" s="18"/>
+      <c r="M423" s="19"/>
     </row>
     <row r="424" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B424" s="12"/>
-      <c r="M424" s="18"/>
+      <c r="M424" s="19"/>
     </row>
     <row r="425" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B425" s="12"/>
-      <c r="M425" s="18"/>
+      <c r="M425" s="19"/>
     </row>
     <row r="426" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B426" s="12"/>
-      <c r="M426" s="18"/>
+      <c r="M426" s="19"/>
     </row>
     <row r="427" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B427" s="12"/>
-      <c r="M427" s="18"/>
+      <c r="M427" s="19"/>
     </row>
     <row r="428" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B428" s="12"/>
-      <c r="M428" s="18"/>
+      <c r="M428" s="19"/>
     </row>
     <row r="429" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B429" s="12"/>
-      <c r="M429" s="18"/>
+      <c r="M429" s="19"/>
     </row>
     <row r="430" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B430" s="12"/>
-      <c r="M430" s="18"/>
+      <c r="M430" s="19"/>
     </row>
     <row r="431" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B431" s="12"/>
-      <c r="M431" s="18"/>
+      <c r="M431" s="19"/>
     </row>
     <row r="432" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B432" s="12"/>
-      <c r="M432" s="18"/>
+      <c r="M432" s="19"/>
     </row>
     <row r="433" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B433" s="12"/>
-      <c r="M433" s="18"/>
+      <c r="M433" s="19"/>
     </row>
     <row r="434" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B434" s="12"/>
-      <c r="M434" s="18"/>
+      <c r="M434" s="19"/>
     </row>
     <row r="435" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B435" s="12"/>
-      <c r="M435" s="18"/>
+      <c r="M435" s="19"/>
     </row>
     <row r="436" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B436" s="12"/>
-      <c r="M436" s="18"/>
+      <c r="M436" s="19"/>
     </row>
     <row r="437" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B437" s="12"/>
-      <c r="M437" s="18"/>
+      <c r="M437" s="19"/>
     </row>
     <row r="438" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B438" s="12"/>
-      <c r="M438" s="18"/>
+      <c r="M438" s="19"/>
     </row>
     <row r="439" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B439" s="12"/>
-      <c r="M439" s="18"/>
+      <c r="M439" s="19"/>
     </row>
     <row r="440" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B440" s="12"/>
-      <c r="M440" s="18"/>
+      <c r="M440" s="19"/>
     </row>
     <row r="441" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B441" s="12"/>
-      <c r="M441" s="18"/>
+      <c r="M441" s="19"/>
     </row>
     <row r="442" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B442" s="12"/>
-      <c r="M442" s="18"/>
+      <c r="M442" s="19"/>
     </row>
     <row r="443" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B443" s="12"/>
-      <c r="M443" s="18"/>
+      <c r="M443" s="19"/>
     </row>
     <row r="444" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B444" s="12"/>
-      <c r="M444" s="18"/>
+      <c r="M444" s="19"/>
     </row>
     <row r="445" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B445" s="12"/>
-      <c r="M445" s="18"/>
+      <c r="M445" s="19"/>
     </row>
     <row r="446" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B446" s="12"/>
-      <c r="M446" s="18"/>
+      <c r="M446" s="19"/>
     </row>
     <row r="447" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B447" s="12"/>
-      <c r="M447" s="18"/>
+      <c r="M447" s="19"/>
     </row>
     <row r="448" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B448" s="12"/>
-      <c r="M448" s="18"/>
+      <c r="M448" s="19"/>
     </row>
     <row r="449" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B449" s="12"/>
-      <c r="M449" s="18"/>
+      <c r="M449" s="19"/>
     </row>
     <row r="450" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B450" s="12"/>
-      <c r="M450" s="18"/>
+      <c r="M450" s="19"/>
     </row>
     <row r="451" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B451" s="12"/>
-      <c r="M451" s="18"/>
+      <c r="M451" s="19"/>
     </row>
     <row r="452" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B452" s="12"/>
-      <c r="M452" s="18"/>
+      <c r="M452" s="19"/>
     </row>
     <row r="453" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B453" s="12"/>
-      <c r="M453" s="18"/>
+      <c r="M453" s="19"/>
     </row>
     <row r="454" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B454" s="12"/>
-      <c r="M454" s="18"/>
+      <c r="M454" s="19"/>
     </row>
     <row r="455" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B455" s="12"/>
-      <c r="M455" s="18"/>
+      <c r="M455" s="19"/>
     </row>
     <row r="456" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B456" s="12"/>
-      <c r="M456" s="18"/>
+      <c r="M456" s="19"/>
     </row>
     <row r="457" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B457" s="12"/>
-      <c r="M457" s="18"/>
+      <c r="M457" s="19"/>
     </row>
     <row r="458" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B458" s="12"/>
-      <c r="M458" s="18"/>
+      <c r="M458" s="19"/>
     </row>
     <row r="459" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B459" s="12"/>
-      <c r="M459" s="18"/>
+      <c r="M459" s="19"/>
     </row>
     <row r="460" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B460" s="12"/>
-      <c r="M460" s="18"/>
+      <c r="M460" s="19"/>
     </row>
     <row r="461" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B461" s="12"/>
-      <c r="M461" s="18"/>
+      <c r="M461" s="19"/>
     </row>
     <row r="462" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B462" s="12"/>
-      <c r="M462" s="18"/>
+      <c r="M462" s="19"/>
     </row>
     <row r="463" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B463" s="12"/>
-      <c r="M463" s="18"/>
+      <c r="M463" s="19"/>
     </row>
     <row r="464" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B464" s="12"/>
-      <c r="M464" s="18"/>
+      <c r="M464" s="19"/>
     </row>
     <row r="465" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B465" s="12"/>
-      <c r="M465" s="18"/>
+      <c r="M465" s="19"/>
     </row>
     <row r="466" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B466" s="12"/>
-      <c r="M466" s="18"/>
+      <c r="M466" s="19"/>
     </row>
     <row r="467" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B467" s="12"/>
-      <c r="M467" s="18"/>
+      <c r="M467" s="19"/>
     </row>
     <row r="468" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B468" s="12"/>
-      <c r="M468" s="18"/>
+      <c r="M468" s="19"/>
     </row>
     <row r="469" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B469" s="12"/>
-      <c r="M469" s="18"/>
+      <c r="M469" s="19"/>
     </row>
     <row r="470" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B470" s="12"/>
-      <c r="M470" s="18"/>
+      <c r="M470" s="19"/>
     </row>
     <row r="471" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B471" s="12"/>
-      <c r="M471" s="18"/>
+      <c r="M471" s="19"/>
     </row>
     <row r="472" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B472" s="12"/>
-      <c r="M472" s="18"/>
+      <c r="M472" s="19"/>
     </row>
     <row r="473" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B473" s="12"/>
-      <c r="M473" s="18"/>
+      <c r="M473" s="19"/>
     </row>
     <row r="474" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B474" s="12"/>
-      <c r="M474" s="18"/>
+      <c r="M474" s="19"/>
     </row>
     <row r="475" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B475" s="12"/>
-      <c r="M475" s="18"/>
+      <c r="M475" s="19"/>
     </row>
     <row r="476" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B476" s="12"/>
-      <c r="M476" s="18"/>
+      <c r="M476" s="19"/>
     </row>
     <row r="477" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B477" s="12"/>
-      <c r="M477" s="18"/>
+      <c r="M477" s="19"/>
     </row>
     <row r="478" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B478" s="12"/>
-      <c r="M478" s="18"/>
+      <c r="M478" s="19"/>
     </row>
     <row r="479" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B479" s="12"/>
-      <c r="M479" s="18"/>
+      <c r="M479" s="19"/>
     </row>
     <row r="480" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B480" s="12"/>
-      <c r="M480" s="18"/>
+      <c r="M480" s="19"/>
     </row>
     <row r="481" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B481" s="12"/>
-      <c r="M481" s="18"/>
+      <c r="M481" s="19"/>
     </row>
     <row r="482" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B482" s="12"/>
-      <c r="M482" s="18"/>
+      <c r="M482" s="19"/>
     </row>
     <row r="483" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B483" s="12"/>
-      <c r="M483" s="18"/>
+      <c r="M483" s="19"/>
     </row>
     <row r="484" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B484" s="12"/>
-      <c r="M484" s="18"/>
+      <c r="M484" s="19"/>
     </row>
     <row r="485" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B485" s="12"/>
-      <c r="M485" s="18"/>
+      <c r="M485" s="19"/>
     </row>
     <row r="486" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B486" s="12"/>
-      <c r="M486" s="18"/>
+      <c r="M486" s="19"/>
     </row>
     <row r="487" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B487" s="12"/>
-      <c r="M487" s="18"/>
+      <c r="M487" s="19"/>
     </row>
     <row r="488" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B488" s="12"/>
-      <c r="M488" s="18"/>
+      <c r="M488" s="19"/>
     </row>
     <row r="489" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B489" s="12"/>
-      <c r="M489" s="18"/>
+      <c r="M489" s="19"/>
     </row>
     <row r="490" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B490" s="12"/>
-      <c r="M490" s="18"/>
+      <c r="M490" s="19"/>
     </row>
     <row r="491" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B491" s="12"/>
-      <c r="M491" s="18"/>
+      <c r="M491" s="19"/>
     </row>
     <row r="492" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B492" s="12"/>
-      <c r="M492" s="18"/>
+      <c r="M492" s="19"/>
     </row>
     <row r="493" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B493" s="12"/>
-      <c r="M493" s="18"/>
+      <c r="M493" s="19"/>
     </row>
     <row r="494" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B494" s="12"/>
-      <c r="M494" s="18"/>
+      <c r="M494" s="19"/>
     </row>
     <row r="495" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B495" s="12"/>
-      <c r="M495" s="18"/>
+      <c r="M495" s="19"/>
     </row>
     <row r="496" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B496" s="12"/>
-      <c r="M496" s="18"/>
+      <c r="M496" s="19"/>
     </row>
     <row r="497" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B497" s="12"/>
-      <c r="M497" s="18"/>
+      <c r="M497" s="19"/>
     </row>
     <row r="498" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B498" s="12"/>
-      <c r="M498" s="18"/>
+      <c r="M498" s="19"/>
     </row>
     <row r="499" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B499" s="12"/>
-      <c r="M499" s="18"/>
+      <c r="M499" s="19"/>
     </row>
     <row r="500" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B500" s="12"/>
-      <c r="M500" s="18"/>
+      <c r="M500" s="19"/>
     </row>
     <row r="501" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B501" s="12"/>
-      <c r="M501" s="18"/>
+      <c r="M501" s="19"/>
     </row>
     <row r="502" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B502" s="12"/>
-      <c r="M502" s="18"/>
+      <c r="M502" s="19"/>
     </row>
     <row r="503" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B503" s="12"/>
-      <c r="M503" s="18"/>
+      <c r="M503" s="19"/>
     </row>
     <row r="504" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B504" s="12"/>
-      <c r="M504" s="18"/>
+      <c r="M504" s="19"/>
     </row>
     <row r="505" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B505" s="12"/>
-      <c r="M505" s="18"/>
+      <c r="M505" s="19"/>
     </row>
     <row r="506" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B506" s="12"/>
-      <c r="M506" s="18"/>
+      <c r="M506" s="19"/>
     </row>
     <row r="507" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B507" s="12"/>
-      <c r="M507" s="18"/>
+      <c r="M507" s="19"/>
     </row>
     <row r="508" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B508" s="12"/>
-      <c r="M508" s="18"/>
+      <c r="M508" s="19"/>
     </row>
     <row r="509" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B509" s="12"/>
-      <c r="M509" s="18"/>
+      <c r="M509" s="19"/>
     </row>
     <row r="510" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B510" s="12"/>
-      <c r="M510" s="18"/>
+      <c r="M510" s="19"/>
     </row>
     <row r="511" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B511" s="12"/>
-      <c r="M511" s="18"/>
+      <c r="M511" s="19"/>
     </row>
     <row r="512" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B512" s="12"/>
-      <c r="M512" s="18"/>
+      <c r="M512" s="19"/>
     </row>
     <row r="513" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B513" s="12"/>
-      <c r="M513" s="18"/>
+      <c r="M513" s="19"/>
     </row>
     <row r="514" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B514" s="12"/>
-      <c r="M514" s="18"/>
+      <c r="M514" s="19"/>
     </row>
     <row r="515" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B515" s="12"/>
-      <c r="M515" s="18"/>
+      <c r="M515" s="19"/>
     </row>
     <row r="516" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B516" s="12"/>
-      <c r="M516" s="18"/>
+      <c r="M516" s="19"/>
     </row>
     <row r="517" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B517" s="12"/>
-      <c r="M517" s="18"/>
+      <c r="M517" s="19"/>
     </row>
     <row r="518" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B518" s="12"/>
-      <c r="M518" s="18"/>
+      <c r="M518" s="19"/>
     </row>
     <row r="519" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B519" s="12"/>
-      <c r="M519" s="18"/>
+      <c r="M519" s="19"/>
     </row>
     <row r="520" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B520" s="12"/>
-      <c r="M520" s="18"/>
+      <c r="M520" s="19"/>
     </row>
     <row r="521" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B521" s="12"/>
-      <c r="M521" s="18"/>
+      <c r="M521" s="19"/>
     </row>
     <row r="522" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B522" s="12"/>
-      <c r="M522" s="18"/>
+      <c r="M522" s="19"/>
     </row>
     <row r="523" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B523" s="12"/>
-      <c r="M523" s="18"/>
+      <c r="M523" s="19"/>
     </row>
     <row r="524" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B524" s="12"/>
-      <c r="M524" s="18"/>
+      <c r="M524" s="19"/>
     </row>
     <row r="525" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B525" s="12"/>
-      <c r="M525" s="18"/>
+      <c r="M525" s="19"/>
     </row>
     <row r="526" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B526" s="12"/>
-      <c r="M526" s="18"/>
+      <c r="M526" s="19"/>
     </row>
     <row r="527" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B527" s="12"/>
-      <c r="M527" s="18"/>
+      <c r="M527" s="19"/>
     </row>
     <row r="528" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B528" s="12"/>
-      <c r="M528" s="18"/>
+      <c r="M528" s="19"/>
     </row>
     <row r="529" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B529" s="12"/>
-      <c r="M529" s="18"/>
+      <c r="M529" s="19"/>
     </row>
     <row r="530" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B530" s="12"/>
-      <c r="M530" s="18"/>
+      <c r="M530" s="19"/>
     </row>
     <row r="531" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B531" s="12"/>
-      <c r="M531" s="18"/>
+      <c r="M531" s="19"/>
     </row>
     <row r="532" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B532" s="12"/>
-      <c r="M532" s="18"/>
+      <c r="M532" s="19"/>
     </row>
     <row r="533" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B533" s="12"/>
-      <c r="M533" s="18"/>
+      <c r="M533" s="19"/>
     </row>
     <row r="534" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B534" s="12"/>
-      <c r="M534" s="18"/>
+      <c r="M534" s="19"/>
     </row>
     <row r="535" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B535" s="12"/>
-      <c r="M535" s="18"/>
+      <c r="M535" s="19"/>
     </row>
     <row r="536" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B536" s="12"/>
-      <c r="M536" s="18"/>
+      <c r="M536" s="19"/>
     </row>
     <row r="537" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B537" s="12"/>
-      <c r="M537" s="18"/>
+      <c r="M537" s="19"/>
     </row>
     <row r="538" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B538" s="12"/>
-      <c r="M538" s="18"/>
+      <c r="M538" s="19"/>
     </row>
     <row r="539" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B539" s="12"/>
-      <c r="M539" s="18"/>
+      <c r="M539" s="19"/>
     </row>
     <row r="540" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B540" s="12"/>
-      <c r="M540" s="18"/>
+      <c r="M540" s="19"/>
     </row>
     <row r="541" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B541" s="12"/>
-      <c r="M541" s="18"/>
+      <c r="M541" s="19"/>
     </row>
     <row r="542" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B542" s="12"/>
-      <c r="M542" s="18"/>
+      <c r="M542" s="19"/>
     </row>
     <row r="543" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B543" s="12"/>
-      <c r="M543" s="18"/>
+      <c r="M543" s="19"/>
     </row>
     <row r="544" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B544" s="12"/>
-      <c r="M544" s="18"/>
+      <c r="M544" s="19"/>
     </row>
     <row r="545" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B545" s="12"/>
-      <c r="M545" s="18"/>
+      <c r="M545" s="19"/>
     </row>
     <row r="546" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B546" s="12"/>
-      <c r="M546" s="18"/>
+      <c r="M546" s="19"/>
     </row>
     <row r="547" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B547" s="12"/>
-      <c r="M547" s="18"/>
+      <c r="M547" s="19"/>
     </row>
     <row r="548" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B548" s="12"/>
-      <c r="M548" s="18"/>
+      <c r="M548" s="19"/>
     </row>
     <row r="549" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B549" s="12"/>
-      <c r="M549" s="18"/>
+      <c r="M549" s="19"/>
     </row>
     <row r="550" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B550" s="12"/>
-      <c r="M550" s="18"/>
+      <c r="M550" s="19"/>
     </row>
     <row r="551" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B551" s="12"/>
-      <c r="M551" s="18"/>
+      <c r="M551" s="19"/>
     </row>
     <row r="552" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B552" s="12"/>
-      <c r="M552" s="18"/>
+      <c r="M552" s="19"/>
     </row>
     <row r="553" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B553" s="12"/>
-      <c r="M553" s="18"/>
+      <c r="M553" s="19"/>
     </row>
     <row r="554" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B554" s="12"/>
-      <c r="M554" s="18"/>
+      <c r="M554" s="19"/>
     </row>
     <row r="555" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B555" s="12"/>
-      <c r="M555" s="18"/>
+      <c r="M555" s="19"/>
     </row>
     <row r="556" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B556" s="12"/>
-      <c r="M556" s="18"/>
+      <c r="M556" s="19"/>
     </row>
     <row r="557" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B557" s="12"/>
-      <c r="M557" s="18"/>
+      <c r="M557" s="19"/>
     </row>
     <row r="558" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B558" s="12"/>
-      <c r="M558" s="18"/>
+      <c r="M558" s="19"/>
     </row>
     <row r="559" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B559" s="12"/>
-      <c r="M559" s="18"/>
+      <c r="M559" s="19"/>
     </row>
     <row r="560" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B560" s="12"/>
-      <c r="M560" s="18"/>
+      <c r="M560" s="19"/>
     </row>
     <row r="561" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B561" s="12"/>
-      <c r="M561" s="18"/>
+      <c r="M561" s="19"/>
     </row>
     <row r="562" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B562" s="12"/>
-      <c r="M562" s="18"/>
+      <c r="M562" s="19"/>
     </row>
     <row r="563" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B563" s="12"/>
-      <c r="M563" s="18"/>
+      <c r="M563" s="19"/>
     </row>
     <row r="564" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B564" s="12"/>
-      <c r="M564" s="18"/>
+      <c r="M564" s="19"/>
     </row>
     <row r="565" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B565" s="12"/>
-      <c r="M565" s="18"/>
+      <c r="M565" s="19"/>
     </row>
     <row r="566" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B566" s="12"/>
-      <c r="M566" s="18"/>
+      <c r="M566" s="19"/>
     </row>
     <row r="567" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B567" s="12"/>
-      <c r="M567" s="18"/>
+      <c r="M567" s="19"/>
     </row>
     <row r="568" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B568" s="12"/>
-      <c r="M568" s="18"/>
+      <c r="M568" s="19"/>
     </row>
     <row r="569" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B569" s="12"/>
-      <c r="M569" s="18"/>
+      <c r="M569" s="19"/>
     </row>
     <row r="570" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B570" s="12"/>
-      <c r="M570" s="18"/>
+      <c r="M570" s="19"/>
     </row>
     <row r="571" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B571" s="12"/>
-      <c r="M571" s="18"/>
+      <c r="M571" s="19"/>
     </row>
     <row r="572" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B572" s="12"/>
-      <c r="M572" s="18"/>
+      <c r="M572" s="19"/>
     </row>
     <row r="573" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B573" s="12"/>
-      <c r="M573" s="18"/>
+      <c r="M573" s="19"/>
     </row>
     <row r="574" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B574" s="12"/>
-      <c r="M574" s="18"/>
+      <c r="M574" s="19"/>
     </row>
     <row r="575" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B575" s="12"/>
-      <c r="M575" s="18"/>
+      <c r="M575" s="19"/>
     </row>
     <row r="576" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B576" s="12"/>
-      <c r="M576" s="18"/>
+      <c r="M576" s="19"/>
     </row>
     <row r="577" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B577" s="12"/>
-      <c r="M577" s="18"/>
+      <c r="M577" s="19"/>
     </row>
     <row r="578" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B578" s="12"/>
-      <c r="M578" s="18"/>
+      <c r="M578" s="19"/>
     </row>
     <row r="579" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B579" s="12"/>
-      <c r="M579" s="18"/>
+      <c r="M579" s="19"/>
     </row>
     <row r="580" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B580" s="12"/>
-      <c r="M580" s="18"/>
+      <c r="M580" s="19"/>
     </row>
     <row r="581" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B581" s="12"/>
-      <c r="M581" s="18"/>
+      <c r="M581" s="19"/>
     </row>
     <row r="582" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B582" s="12"/>
-      <c r="M582" s="18"/>
+      <c r="M582" s="19"/>
     </row>
     <row r="583" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B583" s="12"/>
-      <c r="M583" s="18"/>
+      <c r="M583" s="19"/>
     </row>
     <row r="584" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B584" s="12"/>
-      <c r="M584" s="18"/>
+      <c r="M584" s="19"/>
     </row>
     <row r="585" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B585" s="12"/>
-      <c r="M585" s="18"/>
+      <c r="M585" s="19"/>
     </row>
     <row r="586" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B586" s="12"/>
-      <c r="M586" s="18"/>
+      <c r="M586" s="19"/>
     </row>
     <row r="587" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B587" s="12"/>
-      <c r="M587" s="18"/>
+      <c r="M587" s="19"/>
     </row>
     <row r="588" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B588" s="12"/>
-      <c r="M588" s="18"/>
+      <c r="M588" s="19"/>
     </row>
     <row r="589" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B589" s="12"/>
-      <c r="M589" s="18"/>
+      <c r="M589" s="19"/>
     </row>
     <row r="590" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B590" s="12"/>
-      <c r="M590" s="18"/>
+      <c r="M590" s="19"/>
     </row>
     <row r="591" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B591" s="12"/>
-      <c r="M591" s="18"/>
+      <c r="M591" s="19"/>
     </row>
     <row r="592" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B592" s="12"/>
-      <c r="M592" s="18"/>
+      <c r="M592" s="19"/>
     </row>
     <row r="593" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B593" s="12"/>
-      <c r="M593" s="18"/>
+      <c r="M593" s="19"/>
     </row>
     <row r="594" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B594" s="12"/>
-      <c r="M594" s="18"/>
+      <c r="M594" s="19"/>
     </row>
     <row r="595" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B595" s="12"/>
-      <c r="M595" s="18"/>
+      <c r="M595" s="19"/>
     </row>
     <row r="596" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B596" s="12"/>
-      <c r="M596" s="18"/>
+      <c r="M596" s="19"/>
     </row>
     <row r="597" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B597" s="12"/>
-      <c r="M597" s="18"/>
+      <c r="M597" s="19"/>
     </row>
     <row r="598" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B598" s="12"/>
-      <c r="M598" s="18"/>
+      <c r="M598" s="19"/>
     </row>
     <row r="599" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B599" s="12"/>
-      <c r="M599" s="18"/>
+      <c r="M599" s="19"/>
     </row>
     <row r="600" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B600" s="12"/>
-      <c r="M600" s="18"/>
+      <c r="M600" s="19"/>
     </row>
     <row r="601" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B601" s="12"/>
-      <c r="M601" s="18"/>
+      <c r="M601" s="19"/>
     </row>
     <row r="602" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B602" s="12"/>
-      <c r="M602" s="18"/>
+      <c r="M602" s="19"/>
     </row>
     <row r="603" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B603" s="12"/>
-      <c r="M603" s="18"/>
+      <c r="M603" s="19"/>
     </row>
     <row r="604" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B604" s="12"/>
-      <c r="M604" s="18"/>
+      <c r="M604" s="19"/>
     </row>
     <row r="605" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B605" s="12"/>
-      <c r="M605" s="18"/>
+      <c r="M605" s="19"/>
     </row>
     <row r="606" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B606" s="12"/>
-      <c r="M606" s="18"/>
+      <c r="M606" s="19"/>
     </row>
     <row r="607" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B607" s="12"/>
-      <c r="M607" s="18"/>
+      <c r="M607" s="19"/>
     </row>
     <row r="608" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B608" s="12"/>
-      <c r="M608" s="18"/>
+      <c r="M608" s="19"/>
     </row>
     <row r="609" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B609" s="12"/>
-      <c r="M609" s="18"/>
+      <c r="M609" s="19"/>
     </row>
     <row r="610" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B610" s="12"/>
-      <c r="M610" s="18"/>
+      <c r="M610" s="19"/>
     </row>
     <row r="611" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B611" s="12"/>
-      <c r="M611" s="18"/>
+      <c r="M611" s="19"/>
     </row>
     <row r="612" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B612" s="12"/>
-      <c r="M612" s="18"/>
+      <c r="M612" s="19"/>
     </row>
     <row r="613" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B613" s="12"/>
-      <c r="M613" s="18"/>
+      <c r="M613" s="19"/>
     </row>
     <row r="614" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B614" s="12"/>
-      <c r="M614" s="18"/>
+      <c r="M614" s="19"/>
     </row>
     <row r="615" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B615" s="12"/>
-      <c r="M615" s="18"/>
+      <c r="M615" s="19"/>
     </row>
     <row r="616" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B616" s="12"/>
-      <c r="M616" s="18"/>
+      <c r="M616" s="19"/>
     </row>
     <row r="617" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B617" s="12"/>
-      <c r="M617" s="18"/>
+      <c r="M617" s="19"/>
     </row>
     <row r="618" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B618" s="12"/>
-      <c r="M618" s="18"/>
+      <c r="M618" s="19"/>
     </row>
     <row r="619" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B619" s="12"/>
-      <c r="M619" s="18"/>
+      <c r="M619" s="19"/>
     </row>
     <row r="620" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B620" s="12"/>
-      <c r="M620" s="18"/>
+      <c r="M620" s="19"/>
     </row>
     <row r="621" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B621" s="12"/>
-      <c r="M621" s="18"/>
+      <c r="M621" s="19"/>
     </row>
     <row r="622" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B622" s="12"/>
-      <c r="M622" s="18"/>
+      <c r="M622" s="19"/>
     </row>
     <row r="623" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B623" s="12"/>
-      <c r="M623" s="18"/>
+      <c r="M623" s="19"/>
     </row>
     <row r="624" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B624" s="12"/>
-      <c r="M624" s="18"/>
+      <c r="M624" s="19"/>
     </row>
     <row r="625" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B625" s="12"/>
-      <c r="M625" s="18"/>
+      <c r="M625" s="19"/>
     </row>
     <row r="626" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B626" s="12"/>
-      <c r="M626" s="18"/>
+      <c r="M626" s="19"/>
     </row>
     <row r="627" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B627" s="12"/>
-      <c r="M627" s="18"/>
+      <c r="M627" s="19"/>
     </row>
     <row r="628" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B628" s="12"/>
-      <c r="M628" s="18"/>
+      <c r="M628" s="19"/>
     </row>
     <row r="629" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B629" s="12"/>
-      <c r="M629" s="18"/>
+      <c r="M629" s="19"/>
     </row>
     <row r="630" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B630" s="12"/>
-      <c r="M630" s="18"/>
+      <c r="M630" s="19"/>
     </row>
     <row r="631" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B631" s="12"/>
-      <c r="M631" s="18"/>
+      <c r="M631" s="19"/>
     </row>
     <row r="632" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B632" s="12"/>
-      <c r="M632" s="18"/>
+      <c r="M632" s="19"/>
     </row>
     <row r="633" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B633" s="12"/>
-      <c r="M633" s="18"/>
+      <c r="M633" s="19"/>
     </row>
     <row r="634" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B634" s="12"/>
-      <c r="M634" s="18"/>
+      <c r="M634" s="19"/>
     </row>
     <row r="635" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B635" s="12"/>
-      <c r="M635" s="18"/>
+      <c r="M635" s="19"/>
     </row>
     <row r="636" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B636" s="12"/>
-      <c r="M636" s="18"/>
+      <c r="M636" s="19"/>
     </row>
     <row r="637" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B637" s="12"/>
-      <c r="M637" s="18"/>
+      <c r="M637" s="19"/>
     </row>
     <row r="638" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B638" s="12"/>
-      <c r="M638" s="18"/>
+      <c r="M638" s="19"/>
     </row>
     <row r="639" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B639" s="12"/>
-      <c r="M639" s="18"/>
+      <c r="M639" s="19"/>
     </row>
     <row r="640" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B640" s="12"/>
-      <c r="M640" s="18"/>
+      <c r="M640" s="19"/>
     </row>
     <row r="641" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B641" s="12"/>
-      <c r="M641" s="18"/>
+      <c r="M641" s="19"/>
     </row>
     <row r="642" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B642" s="12"/>
-      <c r="M642" s="18"/>
+      <c r="M642" s="19"/>
     </row>
     <row r="643" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B643" s="12"/>
-      <c r="M643" s="18"/>
+      <c r="M643" s="19"/>
     </row>
     <row r="644" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B644" s="12"/>
-      <c r="M644" s="18"/>
+      <c r="M644" s="19"/>
     </row>
     <row r="645" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B645" s="12"/>
-      <c r="M645" s="18"/>
+      <c r="M645" s="19"/>
     </row>
     <row r="646" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B646" s="12"/>
-      <c r="M646" s="18"/>
+      <c r="M646" s="19"/>
     </row>
     <row r="647" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B647" s="12"/>
-      <c r="M647" s="18"/>
+      <c r="M647" s="19"/>
     </row>
     <row r="648" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B648" s="12"/>
-      <c r="M648" s="18"/>
+      <c r="M648" s="19"/>
     </row>
     <row r="649" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B649" s="12"/>
-      <c r="M649" s="18"/>
+      <c r="M649" s="19"/>
     </row>
     <row r="650" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B650" s="12"/>
-      <c r="M650" s="18"/>
+      <c r="M650" s="19"/>
     </row>
     <row r="651" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B651" s="12"/>
-      <c r="M651" s="18"/>
+      <c r="M651" s="19"/>
     </row>
     <row r="652" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B652" s="12"/>
-      <c r="M652" s="18"/>
+      <c r="M652" s="19"/>
     </row>
     <row r="653" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B653" s="12"/>
-      <c r="M653" s="18"/>
+      <c r="M653" s="19"/>
     </row>
     <row r="654" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B654" s="12"/>
-      <c r="M654" s="18"/>
+      <c r="M654" s="19"/>
     </row>
     <row r="655" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B655" s="12"/>
-      <c r="M655" s="18"/>
+      <c r="M655" s="19"/>
     </row>
     <row r="656" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B656" s="12"/>
-      <c r="M656" s="18"/>
+      <c r="M656" s="19"/>
     </row>
     <row r="657" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B657" s="12"/>
-      <c r="M657" s="18"/>
+      <c r="M657" s="19"/>
     </row>
     <row r="658" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B658" s="12"/>
-      <c r="M658" s="18"/>
+      <c r="M658" s="19"/>
     </row>
     <row r="659" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B659" s="12"/>
-      <c r="M659" s="18"/>
+      <c r="M659" s="19"/>
     </row>
     <row r="660" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B660" s="12"/>
-      <c r="M660" s="18"/>
+      <c r="M660" s="19"/>
     </row>
     <row r="661" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B661" s="12"/>
-      <c r="M661" s="18"/>
+      <c r="M661" s="19"/>
     </row>
     <row r="662" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B662" s="12"/>
-      <c r="M662" s="18"/>
+      <c r="M662" s="19"/>
     </row>
     <row r="663" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B663" s="12"/>
-      <c r="M663" s="18"/>
+      <c r="M663" s="19"/>
     </row>
     <row r="664" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B664" s="12"/>
-      <c r="M664" s="18"/>
+      <c r="M664" s="19"/>
     </row>
     <row r="665" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B665" s="12"/>
-      <c r="M665" s="18"/>
+      <c r="M665" s="19"/>
     </row>
     <row r="666" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B666" s="12"/>
-      <c r="M666" s="18"/>
+      <c r="M666" s="19"/>
     </row>
     <row r="667" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B667" s="12"/>
-      <c r="M667" s="18"/>
+      <c r="M667" s="19"/>
     </row>
     <row r="668" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B668" s="12"/>
-      <c r="M668" s="18"/>
+      <c r="M668" s="19"/>
     </row>
     <row r="669" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B669" s="12"/>
-      <c r="M669" s="18"/>
+      <c r="M669" s="19"/>
     </row>
     <row r="670" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B670" s="12"/>
-      <c r="M670" s="18"/>
+      <c r="M670" s="19"/>
     </row>
     <row r="671" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B671" s="12"/>
-      <c r="M671" s="18"/>
+      <c r="M671" s="19"/>
     </row>
     <row r="672" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B672" s="12"/>
-      <c r="M672" s="18"/>
+      <c r="M672" s="19"/>
     </row>
     <row r="673" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B673" s="12"/>
-      <c r="M673" s="18"/>
+      <c r="M673" s="19"/>
     </row>
     <row r="674" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B674" s="12"/>
-      <c r="M674" s="18"/>
+      <c r="M674" s="19"/>
     </row>
     <row r="675" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B675" s="12"/>
-      <c r="M675" s="18"/>
+      <c r="M675" s="19"/>
     </row>
     <row r="676" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B676" s="12"/>
-      <c r="M676" s="18"/>
+      <c r="M676" s="19"/>
     </row>
     <row r="677" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B677" s="12"/>
-      <c r="M677" s="18"/>
+      <c r="M677" s="19"/>
     </row>
     <row r="678" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B678" s="12"/>
-      <c r="M678" s="18"/>
+      <c r="M678" s="19"/>
     </row>
     <row r="679" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B679" s="12"/>
-      <c r="M679" s="18"/>
+      <c r="M679" s="19"/>
     </row>
     <row r="680" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B680" s="12"/>
-      <c r="M680" s="18"/>
+      <c r="M680" s="19"/>
     </row>
     <row r="681" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B681" s="12"/>
-      <c r="M681" s="18"/>
+      <c r="M681" s="19"/>
     </row>
     <row r="682" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B682" s="12"/>
-      <c r="M682" s="18"/>
+      <c r="M682" s="19"/>
     </row>
     <row r="683" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B683" s="12"/>
-      <c r="M683" s="18"/>
+      <c r="M683" s="19"/>
     </row>
     <row r="684" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B684" s="12"/>
-      <c r="M684" s="18"/>
+      <c r="M684" s="19"/>
     </row>
     <row r="685" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B685" s="12"/>
-      <c r="M685" s="18"/>
+      <c r="M685" s="19"/>
     </row>
     <row r="686" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B686" s="12"/>
-      <c r="M686" s="18"/>
+      <c r="M686" s="19"/>
     </row>
     <row r="687" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B687" s="12"/>
-      <c r="M687" s="18"/>
+      <c r="M687" s="19"/>
     </row>
     <row r="688" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B688" s="12"/>
-      <c r="M688" s="18"/>
+      <c r="M688" s="19"/>
     </row>
     <row r="689" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B689" s="12"/>
-      <c r="M689" s="18"/>
+      <c r="M689" s="19"/>
     </row>
     <row r="690" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B690" s="12"/>
-      <c r="M690" s="18"/>
+      <c r="M690" s="19"/>
     </row>
     <row r="691" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B691" s="12"/>
-      <c r="M691" s="18"/>
+      <c r="M691" s="19"/>
     </row>
     <row r="692" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B692" s="12"/>
-      <c r="M692" s="18"/>
+      <c r="M692" s="19"/>
     </row>
     <row r="693" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B693" s="12"/>
-      <c r="M693" s="18"/>
+      <c r="M693" s="19"/>
     </row>
     <row r="694" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B694" s="12"/>
-      <c r="M694" s="18"/>
+      <c r="M694" s="19"/>
     </row>
     <row r="695" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B695" s="12"/>
-      <c r="M695" s="18"/>
+      <c r="M695" s="19"/>
     </row>
     <row r="696" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B696" s="12"/>
-      <c r="M696" s="18"/>
+      <c r="M696" s="19"/>
     </row>
     <row r="697" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B697" s="12"/>
-      <c r="M697" s="18"/>
+      <c r="M697" s="19"/>
     </row>
     <row r="698" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B698" s="12"/>
-      <c r="M698" s="18"/>
+      <c r="M698" s="19"/>
     </row>
     <row r="699" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B699" s="12"/>
-      <c r="M699" s="18"/>
+      <c r="M699" s="19"/>
     </row>
     <row r="700" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B700" s="12"/>
-      <c r="M700" s="18"/>
+      <c r="M700" s="19"/>
     </row>
     <row r="701" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B701" s="12"/>
-      <c r="M701" s="18"/>
+      <c r="M701" s="19"/>
     </row>
     <row r="702" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B702" s="12"/>
-      <c r="M702" s="18"/>
+      <c r="M702" s="19"/>
     </row>
     <row r="703" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B703" s="12"/>
-      <c r="M703" s="18"/>
+      <c r="M703" s="19"/>
     </row>
     <row r="704" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B704" s="12"/>
-      <c r="M704" s="18"/>
+      <c r="M704" s="19"/>
     </row>
     <row r="705" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B705" s="12"/>
-      <c r="M705" s="18"/>
+      <c r="M705" s="19"/>
     </row>
     <row r="706" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B706" s="12"/>
-      <c r="M706" s="18"/>
+      <c r="M706" s="19"/>
     </row>
     <row r="707" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B707" s="12"/>
-      <c r="M707" s="18"/>
+      <c r="M707" s="19"/>
     </row>
     <row r="708" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B708" s="12"/>
-      <c r="M708" s="18"/>
+      <c r="M708" s="19"/>
     </row>
     <row r="709" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B709" s="12"/>
-      <c r="M709" s="18"/>
+      <c r="M709" s="19"/>
     </row>
     <row r="710" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B710" s="12"/>
-      <c r="M710" s="18"/>
+      <c r="M710" s="19"/>
     </row>
     <row r="711" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B711" s="12"/>
-      <c r="M711" s="18"/>
+      <c r="M711" s="19"/>
     </row>
     <row r="712" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B712" s="12"/>
-      <c r="M712" s="18"/>
+      <c r="M712" s="19"/>
     </row>
     <row r="713" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B713" s="12"/>
-      <c r="M713" s="18"/>
+      <c r="M713" s="19"/>
     </row>
     <row r="714" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B714" s="12"/>
-      <c r="M714" s="18"/>
+      <c r="M714" s="19"/>
     </row>
     <row r="715" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B715" s="12"/>
-      <c r="M715" s="18"/>
+      <c r="M715" s="19"/>
     </row>
     <row r="716" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B716" s="12"/>
-      <c r="M716" s="18"/>
+      <c r="M716" s="19"/>
     </row>
     <row r="717" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B717" s="12"/>
-      <c r="M717" s="18"/>
+      <c r="M717" s="19"/>
     </row>
     <row r="718" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B718" s="12"/>
-      <c r="M718" s="18"/>
+      <c r="M718" s="19"/>
     </row>
     <row r="719" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B719" s="12"/>
-      <c r="M719" s="18"/>
+      <c r="M719" s="19"/>
     </row>
     <row r="720" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B720" s="12"/>
-      <c r="M720" s="18"/>
+      <c r="M720" s="19"/>
     </row>
     <row r="721" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B721" s="12"/>
-      <c r="M721" s="18"/>
+      <c r="M721" s="19"/>
     </row>
     <row r="722" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B722" s="12"/>
-      <c r="M722" s="18"/>
+      <c r="M722" s="19"/>
     </row>
     <row r="723" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B723" s="12"/>
-      <c r="M723" s="18"/>
+      <c r="M723" s="19"/>
     </row>
     <row r="724" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B724" s="12"/>
-      <c r="M724" s="18"/>
+      <c r="M724" s="19"/>
     </row>
     <row r="725" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B725" s="12"/>
-      <c r="M725" s="18"/>
+      <c r="M725" s="19"/>
     </row>
     <row r="726" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B726" s="12"/>
-      <c r="M726" s="18"/>
+      <c r="M726" s="19"/>
     </row>
     <row r="727" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B727" s="12"/>
-      <c r="M727" s="18"/>
+      <c r="M727" s="19"/>
     </row>
     <row r="728" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B728" s="12"/>
-      <c r="M728" s="18"/>
+      <c r="M728" s="19"/>
     </row>
     <row r="729" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B729" s="12"/>
-      <c r="M729" s="18"/>
+      <c r="M729" s="19"/>
     </row>
     <row r="730" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B730" s="12"/>
-      <c r="M730" s="18"/>
+      <c r="M730" s="19"/>
     </row>
     <row r="731" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B731" s="12"/>
-      <c r="M731" s="18"/>
+      <c r="M731" s="19"/>
     </row>
     <row r="732" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B732" s="12"/>
-      <c r="M732" s="18"/>
+      <c r="M732" s="19"/>
     </row>
     <row r="733" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B733" s="12"/>
-      <c r="M733" s="18"/>
+      <c r="M733" s="19"/>
     </row>
     <row r="734" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B734" s="12"/>
-      <c r="M734" s="18"/>
+      <c r="M734" s="19"/>
     </row>
     <row r="735" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B735" s="12"/>
-      <c r="M735" s="18"/>
+      <c r="M735" s="19"/>
     </row>
     <row r="736" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B736" s="12"/>
-      <c r="M736" s="18"/>
+      <c r="M736" s="19"/>
     </row>
     <row r="737" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B737" s="12"/>
-      <c r="M737" s="18"/>
+      <c r="M737" s="19"/>
     </row>
     <row r="738" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B738" s="12"/>
-      <c r="M738" s="18"/>
+      <c r="M738" s="19"/>
     </row>
     <row r="739" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B739" s="12"/>
-      <c r="M739" s="18"/>
+      <c r="M739" s="19"/>
     </row>
     <row r="740" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B740" s="12"/>
-      <c r="M740" s="18"/>
+      <c r="M740" s="19"/>
     </row>
     <row r="741" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B741" s="12"/>
-      <c r="M741" s="18"/>
+      <c r="M741" s="19"/>
     </row>
     <row r="742" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B742" s="12"/>
-      <c r="M742" s="18"/>
+      <c r="M742" s="19"/>
     </row>
     <row r="743" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B743" s="12"/>
-      <c r="M743" s="18"/>
+      <c r="M743" s="19"/>
     </row>
     <row r="744" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B744" s="12"/>
-      <c r="M744" s="18"/>
+      <c r="M744" s="19"/>
     </row>
     <row r="745" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B745" s="12"/>
-      <c r="M745" s="18"/>
+      <c r="M745" s="19"/>
     </row>
     <row r="746" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B746" s="12"/>
-      <c r="M746" s="18"/>
+      <c r="M746" s="19"/>
     </row>
     <row r="747" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B747" s="12"/>
-      <c r="M747" s="18"/>
+      <c r="M747" s="19"/>
     </row>
     <row r="748" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B748" s="12"/>
-      <c r="M748" s="18"/>
+      <c r="M748" s="19"/>
     </row>
     <row r="749" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B749" s="12"/>
-      <c r="M749" s="18"/>
+      <c r="M749" s="19"/>
     </row>
     <row r="750" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B750" s="12"/>
-      <c r="M750" s="18"/>
+      <c r="M750" s="19"/>
     </row>
     <row r="751" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B751" s="12"/>
-      <c r="M751" s="18"/>
+      <c r="M751" s="19"/>
     </row>
     <row r="752" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B752" s="12"/>
-      <c r="M752" s="18"/>
+      <c r="M752" s="19"/>
     </row>
     <row r="753" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B753" s="12"/>
-      <c r="M753" s="18"/>
+      <c r="M753" s="19"/>
     </row>
     <row r="754" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B754" s="12"/>
-      <c r="M754" s="18"/>
+      <c r="M754" s="19"/>
     </row>
     <row r="755" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B755" s="12"/>
-      <c r="M755" s="18"/>
+      <c r="M755" s="19"/>
     </row>
     <row r="756" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B756" s="12"/>
-      <c r="M756" s="18"/>
+      <c r="M756" s="19"/>
     </row>
     <row r="757" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B757" s="12"/>
-      <c r="M757" s="18"/>
+      <c r="M757" s="19"/>
     </row>
     <row r="758" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B758" s="12"/>
-      <c r="M758" s="18"/>
+      <c r="M758" s="19"/>
     </row>
     <row r="759" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B759" s="12"/>
-      <c r="M759" s="18"/>
+      <c r="M759" s="19"/>
     </row>
     <row r="760" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B760" s="12"/>
-      <c r="M760" s="18"/>
+      <c r="M760" s="19"/>
     </row>
     <row r="761" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B761" s="12"/>
-      <c r="M761" s="18"/>
+      <c r="M761" s="19"/>
     </row>
     <row r="762" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B762" s="12"/>
-      <c r="M762" s="18"/>
+      <c r="M762" s="19"/>
     </row>
     <row r="763" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B763" s="12"/>
-      <c r="M763" s="18"/>
+      <c r="M763" s="19"/>
     </row>
     <row r="764" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B764" s="12"/>
-      <c r="M764" s="18"/>
+      <c r="M764" s="19"/>
     </row>
     <row r="765" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B765" s="12"/>
-      <c r="M765" s="18"/>
+      <c r="M765" s="19"/>
     </row>
     <row r="766" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B766" s="12"/>
-      <c r="M766" s="18"/>
+      <c r="M766" s="19"/>
     </row>
     <row r="767" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B767" s="12"/>
-      <c r="M767" s="18"/>
+      <c r="M767" s="19"/>
     </row>
     <row r="768" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B768" s="12"/>
-      <c r="M768" s="18"/>
+      <c r="M768" s="19"/>
     </row>
     <row r="769" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B769" s="12"/>
-      <c r="M769" s="18"/>
+      <c r="M769" s="19"/>
     </row>
     <row r="770" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B770" s="12"/>
-      <c r="M770" s="18"/>
+      <c r="M770" s="19"/>
     </row>
     <row r="771" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B771" s="12"/>
-      <c r="M771" s="18"/>
+      <c r="M771" s="19"/>
     </row>
     <row r="772" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B772" s="12"/>
-      <c r="M772" s="18"/>
+      <c r="M772" s="19"/>
     </row>
     <row r="773" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B773" s="12"/>
-      <c r="M773" s="18"/>
+      <c r="M773" s="19"/>
     </row>
     <row r="774" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B774" s="12"/>
-      <c r="M774" s="18"/>
+      <c r="M774" s="19"/>
     </row>
     <row r="775" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B775" s="12"/>
-      <c r="M775" s="18"/>
+      <c r="M775" s="19"/>
     </row>
     <row r="776" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B776" s="12"/>
-      <c r="M776" s="18"/>
+      <c r="M776" s="19"/>
     </row>
     <row r="777" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B777" s="12"/>
-      <c r="M777" s="18"/>
+      <c r="M777" s="19"/>
     </row>
     <row r="778" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B778" s="12"/>
-      <c r="M778" s="18"/>
+      <c r="M778" s="19"/>
     </row>
     <row r="779" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B779" s="12"/>
-      <c r="M779" s="18"/>
+      <c r="M779" s="19"/>
     </row>
     <row r="780" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B780" s="12"/>
-      <c r="M780" s="18"/>
+      <c r="M780" s="19"/>
     </row>
     <row r="781" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B781" s="12"/>
-      <c r="M781" s="18"/>
+      <c r="M781" s="19"/>
     </row>
     <row r="782" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B782" s="12"/>
-      <c r="M782" s="18"/>
+      <c r="M782" s="19"/>
     </row>
     <row r="783" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B783" s="12"/>
-      <c r="M783" s="18"/>
+      <c r="M783" s="19"/>
     </row>
     <row r="784" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B784" s="12"/>
-      <c r="M784" s="18"/>
+      <c r="M784" s="19"/>
     </row>
     <row r="785" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B785" s="12"/>
-      <c r="M785" s="18"/>
+      <c r="M785" s="19"/>
     </row>
     <row r="786" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B786" s="12"/>
-      <c r="M786" s="18"/>
+      <c r="M786" s="19"/>
     </row>
     <row r="787" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B787" s="12"/>
-      <c r="M787" s="18"/>
+      <c r="M787" s="19"/>
     </row>
     <row r="788" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B788" s="12"/>
-      <c r="M788" s="18"/>
+      <c r="M788" s="19"/>
     </row>
     <row r="789" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B789" s="12"/>
-      <c r="M789" s="18"/>
+      <c r="M789" s="19"/>
     </row>
     <row r="790" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B790" s="12"/>
-      <c r="M790" s="18"/>
+      <c r="M790" s="19"/>
     </row>
     <row r="791" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B791" s="12"/>
-      <c r="M791" s="18"/>
+      <c r="M791" s="19"/>
     </row>
     <row r="792" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B792" s="12"/>
-      <c r="M792" s="18"/>
+      <c r="M792" s="19"/>
     </row>
     <row r="793" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B793" s="12"/>
-      <c r="M793" s="18"/>
+      <c r="M793" s="19"/>
     </row>
     <row r="794" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B794" s="12"/>
-      <c r="M794" s="18"/>
+      <c r="M794" s="19"/>
     </row>
     <row r="795" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B795" s="12"/>
-      <c r="M795" s="18"/>
+      <c r="M795" s="19"/>
     </row>
     <row r="796" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B796" s="12"/>
-      <c r="M796" s="18"/>
+      <c r="M796" s="19"/>
     </row>
     <row r="797" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B797" s="12"/>
-      <c r="M797" s="18"/>
+      <c r="M797" s="19"/>
     </row>
     <row r="798" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B798" s="12"/>
-      <c r="M798" s="18"/>
+      <c r="M798" s="19"/>
     </row>
     <row r="799" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B799" s="12"/>
-      <c r="M799" s="18"/>
+      <c r="M799" s="19"/>
     </row>
     <row r="800" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B800" s="12"/>
-      <c r="M800" s="18"/>
+      <c r="M800" s="19"/>
     </row>
     <row r="801" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B801" s="12"/>
-      <c r="M801" s="18"/>
+      <c r="M801" s="19"/>
     </row>
     <row r="802" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B802" s="12"/>
-      <c r="M802" s="18"/>
+      <c r="M802" s="19"/>
     </row>
     <row r="803" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B803" s="12"/>
-      <c r="M803" s="18"/>
+      <c r="M803" s="19"/>
     </row>
     <row r="804" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B804" s="12"/>
-      <c r="M804" s="18"/>
+      <c r="M804" s="19"/>
     </row>
     <row r="805" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B805" s="12"/>
-      <c r="M805" s="18"/>
+      <c r="M805" s="19"/>
     </row>
     <row r="806" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B806" s="12"/>
-      <c r="M806" s="18"/>
+      <c r="M806" s="19"/>
     </row>
     <row r="807" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B807" s="12"/>
-      <c r="M807" s="18"/>
+      <c r="M807" s="19"/>
     </row>
     <row r="808" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B808" s="12"/>
-      <c r="M808" s="18"/>
+      <c r="M808" s="19"/>
     </row>
     <row r="809" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B809" s="12"/>
-      <c r="M809" s="18"/>
+      <c r="M809" s="19"/>
     </row>
     <row r="810" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B810" s="12"/>
-      <c r="M810" s="18"/>
+      <c r="M810" s="19"/>
     </row>
     <row r="811" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B811" s="12"/>
-      <c r="M811" s="18"/>
+      <c r="M811" s="19"/>
     </row>
     <row r="812" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B812" s="12"/>
-      <c r="M812" s="18"/>
+      <c r="M812" s="19"/>
     </row>
     <row r="813" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B813" s="12"/>
-      <c r="M813" s="18"/>
+      <c r="M813" s="19"/>
     </row>
     <row r="814" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B814" s="12"/>
-      <c r="M814" s="18"/>
+      <c r="M814" s="19"/>
     </row>
     <row r="815" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B815" s="12"/>
-      <c r="M815" s="18"/>
+      <c r="M815" s="19"/>
     </row>
     <row r="816" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B816" s="12"/>
-      <c r="M816" s="18"/>
+      <c r="M816" s="19"/>
     </row>
     <row r="817" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B817" s="12"/>
-      <c r="M817" s="18"/>
+      <c r="M817" s="19"/>
     </row>
     <row r="818" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B818" s="12"/>
-      <c r="M818" s="18"/>
+      <c r="M818" s="19"/>
     </row>
     <row r="819" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B819" s="12"/>
-      <c r="M819" s="18"/>
+      <c r="M819" s="19"/>
     </row>
     <row r="820" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B820" s="12"/>
-      <c r="M820" s="18"/>
+      <c r="M820" s="19"/>
     </row>
     <row r="821" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B821" s="12"/>
-      <c r="M821" s="18"/>
+      <c r="M821" s="19"/>
     </row>
     <row r="822" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B822" s="12"/>
-      <c r="M822" s="18"/>
+      <c r="M822" s="19"/>
     </row>
     <row r="823" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B823" s="12"/>
-      <c r="M823" s="18"/>
+      <c r="M823" s="19"/>
     </row>
     <row r="824" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B824" s="12"/>
-      <c r="M824" s="18"/>
+      <c r="M824" s="19"/>
     </row>
     <row r="825" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B825" s="12"/>
-      <c r="M825" s="18"/>
+      <c r="M825" s="19"/>
     </row>
     <row r="826" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B826" s="12"/>
-      <c r="M826" s="18"/>
+      <c r="M826" s="19"/>
     </row>
     <row r="827" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B827" s="12"/>
-      <c r="M827" s="18"/>
+      <c r="M827" s="19"/>
     </row>
     <row r="828" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B828" s="12"/>
-      <c r="M828" s="18"/>
+      <c r="M828" s="19"/>
     </row>
     <row r="829" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B829" s="12"/>
-      <c r="M829" s="18"/>
+      <c r="M829" s="19"/>
     </row>
     <row r="830" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B830" s="12"/>
-      <c r="M830" s="18"/>
+      <c r="M830" s="19"/>
     </row>
     <row r="831" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B831" s="12"/>
-      <c r="M831" s="18"/>
+      <c r="M831" s="19"/>
     </row>
     <row r="832" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B832" s="12"/>
-      <c r="M832" s="18"/>
+      <c r="M832" s="19"/>
     </row>
     <row r="833" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B833" s="12"/>
-      <c r="M833" s="18"/>
+      <c r="M833" s="19"/>
     </row>
     <row r="834" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B834" s="12"/>
-      <c r="M834" s="18"/>
+      <c r="M834" s="19"/>
     </row>
     <row r="835" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B835" s="12"/>
-      <c r="M835" s="18"/>
+      <c r="M835" s="19"/>
     </row>
     <row r="836" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B836" s="12"/>
-      <c r="M836" s="18"/>
+      <c r="M836" s="19"/>
     </row>
     <row r="837" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B837" s="12"/>
-      <c r="M837" s="18"/>
+      <c r="M837" s="19"/>
     </row>
     <row r="838" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B838" s="12"/>
-      <c r="M838" s="18"/>
+      <c r="M838" s="19"/>
     </row>
     <row r="839" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B839" s="12"/>
-      <c r="M839" s="18"/>
+      <c r="M839" s="19"/>
     </row>
     <row r="840" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B840" s="12"/>
-      <c r="M840" s="18"/>
+      <c r="M840" s="19"/>
     </row>
     <row r="841" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B841" s="12"/>
-      <c r="M841" s="18"/>
+      <c r="M841" s="19"/>
     </row>
     <row r="842" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B842" s="12"/>
-      <c r="M842" s="18"/>
+      <c r="M842" s="19"/>
     </row>
     <row r="843" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B843" s="12"/>
-      <c r="M843" s="18"/>
+      <c r="M843" s="19"/>
     </row>
     <row r="844" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B844" s="12"/>
-      <c r="M844" s="18"/>
+      <c r="M844" s="19"/>
     </row>
     <row r="845" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B845" s="12"/>
-      <c r="M845" s="18"/>
+      <c r="M845" s="19"/>
     </row>
     <row r="846" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B846" s="12"/>
-      <c r="M846" s="18"/>
+      <c r="M846" s="19"/>
     </row>
     <row r="847" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B847" s="12"/>
-      <c r="M847" s="18"/>
+      <c r="M847" s="19"/>
     </row>
     <row r="848" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B848" s="12"/>
-      <c r="M848" s="18"/>
+      <c r="M848" s="19"/>
     </row>
     <row r="849" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B849" s="12"/>
-      <c r="M849" s="18"/>
+      <c r="M849" s="19"/>
     </row>
     <row r="850" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B850" s="12"/>
-      <c r="M850" s="18"/>
+      <c r="M850" s="19"/>
     </row>
     <row r="851" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B851" s="12"/>
-      <c r="M851" s="18"/>
+      <c r="M851" s="19"/>
     </row>
     <row r="852" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B852" s="12"/>
-      <c r="M852" s="18"/>
+      <c r="M852" s="19"/>
     </row>
     <row r="853" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B853" s="12"/>
-      <c r="M853" s="18"/>
+      <c r="M853" s="19"/>
     </row>
     <row r="854" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B854" s="12"/>
-      <c r="M854" s="18"/>
+      <c r="M854" s="19"/>
     </row>
     <row r="855" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B855" s="12"/>
-      <c r="M855" s="18"/>
+      <c r="M855" s="19"/>
     </row>
     <row r="856" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B856" s="12"/>
-      <c r="M856" s="18"/>
+      <c r="M856" s="19"/>
     </row>
     <row r="857" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B857" s="12"/>
-      <c r="M857" s="18"/>
+      <c r="M857" s="19"/>
     </row>
     <row r="858" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B858" s="12"/>
-      <c r="M858" s="18"/>
+      <c r="M858" s="19"/>
     </row>
     <row r="859" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B859" s="12"/>
-      <c r="M859" s="18"/>
+      <c r="M859" s="19"/>
     </row>
     <row r="860" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B860" s="12"/>
-      <c r="M860" s="18"/>
+      <c r="M860" s="19"/>
     </row>
     <row r="861" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B861" s="12"/>
-      <c r="M861" s="18"/>
+      <c r="M861" s="19"/>
     </row>
     <row r="862" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B862" s="12"/>
-      <c r="M862" s="18"/>
+      <c r="M862" s="19"/>
     </row>
     <row r="863" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B863" s="12"/>
-      <c r="M863" s="18"/>
+      <c r="M863" s="19"/>
     </row>
     <row r="864" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B864" s="12"/>
-      <c r="M864" s="18"/>
+      <c r="M864" s="19"/>
     </row>
     <row r="865" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B865" s="12"/>
-      <c r="M865" s="18"/>
+      <c r="M865" s="19"/>
     </row>
     <row r="866" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B866" s="12"/>
-      <c r="M866" s="18"/>
+      <c r="M866" s="19"/>
     </row>
     <row r="867" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B867" s="12"/>
-      <c r="M867" s="18"/>
+      <c r="M867" s="19"/>
     </row>
     <row r="868" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B868" s="12"/>
-      <c r="M868" s="18"/>
+      <c r="M868" s="19"/>
     </row>
     <row r="869" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B869" s="12"/>
-      <c r="M869" s="18"/>
+      <c r="M869" s="19"/>
     </row>
     <row r="870" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B870" s="12"/>
-      <c r="M870" s="18"/>
+      <c r="M870" s="19"/>
     </row>
     <row r="871" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B871" s="12"/>
-      <c r="M871" s="18"/>
+      <c r="M871" s="19"/>
     </row>
     <row r="872" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B872" s="12"/>
-      <c r="M872" s="18"/>
+      <c r="M872" s="19"/>
     </row>
     <row r="873" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B873" s="12"/>
-      <c r="M873" s="18"/>
+      <c r="M873" s="19"/>
     </row>
     <row r="874" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B874" s="12"/>
-      <c r="M874" s="18"/>
+      <c r="M874" s="19"/>
     </row>
     <row r="875" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B875" s="12"/>
-      <c r="M875" s="18"/>
+      <c r="M875" s="19"/>
     </row>
     <row r="876" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B876" s="12"/>
-      <c r="M876" s="18"/>
+      <c r="M876" s="19"/>
     </row>
     <row r="877" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B877" s="12"/>
-      <c r="M877" s="18"/>
+      <c r="M877" s="19"/>
     </row>
     <row r="878" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B878" s="12"/>
-      <c r="M878" s="18"/>
+      <c r="M878" s="19"/>
     </row>
     <row r="879" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B879" s="12"/>
-      <c r="M879" s="18"/>
+      <c r="M879" s="19"/>
     </row>
     <row r="880" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B880" s="12"/>
-      <c r="M880" s="18"/>
+      <c r="M880" s="19"/>
     </row>
     <row r="881" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B881" s="12"/>
-      <c r="M881" s="18"/>
+      <c r="M881" s="19"/>
     </row>
     <row r="882" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B882" s="12"/>
-      <c r="M882" s="18"/>
+      <c r="M882" s="19"/>
     </row>
     <row r="883" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B883" s="12"/>
-      <c r="M883" s="18"/>
+      <c r="M883" s="19"/>
     </row>
     <row r="884" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B884" s="12"/>
-      <c r="M884" s="18"/>
+      <c r="M884" s="19"/>
     </row>
     <row r="885" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B885" s="12"/>
-      <c r="M885" s="18"/>
+      <c r="M885" s="19"/>
     </row>
     <row r="886" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B886" s="12"/>
-      <c r="M886" s="18"/>
+      <c r="M886" s="19"/>
     </row>
     <row r="887" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B887" s="12"/>
-      <c r="M887" s="18"/>
+      <c r="M887" s="19"/>
     </row>
     <row r="888" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B888" s="12"/>
-      <c r="M888" s="18"/>
+      <c r="M888" s="19"/>
     </row>
     <row r="889" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B889" s="12"/>
-      <c r="M889" s="18"/>
+      <c r="M889" s="19"/>
     </row>
     <row r="890" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B890" s="12"/>
-      <c r="M890" s="18"/>
+      <c r="M890" s="19"/>
     </row>
     <row r="891" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B891" s="12"/>
-      <c r="M891" s="18"/>
+      <c r="M891" s="19"/>
     </row>
     <row r="892" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B892" s="12"/>
-      <c r="M892" s="18"/>
+      <c r="M892" s="19"/>
     </row>
     <row r="893" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B893" s="12"/>
-      <c r="M893" s="18"/>
+      <c r="M893" s="19"/>
     </row>
     <row r="894" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B894" s="12"/>
-      <c r="M894" s="18"/>
+      <c r="M894" s="19"/>
     </row>
     <row r="895" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B895" s="12"/>
-      <c r="M895" s="18"/>
+      <c r="M895" s="19"/>
     </row>
     <row r="896" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B896" s="12"/>
-      <c r="M896" s="18"/>
+      <c r="M896" s="19"/>
     </row>
     <row r="897" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B897" s="12"/>
-      <c r="M897" s="18"/>
+      <c r="M897" s="19"/>
     </row>
     <row r="898" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B898" s="12"/>
-      <c r="M898" s="18"/>
+      <c r="M898" s="19"/>
     </row>
     <row r="899" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B899" s="12"/>
-      <c r="M899" s="18"/>
+      <c r="M899" s="19"/>
     </row>
     <row r="900" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B900" s="12"/>
-      <c r="M900" s="18"/>
+      <c r="M900" s="19"/>
     </row>
     <row r="901" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B901" s="12"/>
-      <c r="M901" s="18"/>
+      <c r="M901" s="19"/>
     </row>
     <row r="902" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B902" s="12"/>
-      <c r="M902" s="18"/>
+      <c r="M902" s="19"/>
     </row>
     <row r="903" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B903" s="12"/>
-      <c r="M903" s="18"/>
+      <c r="M903" s="19"/>
     </row>
     <row r="904" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B904" s="12"/>
-      <c r="M904" s="18"/>
+      <c r="M904" s="19"/>
     </row>
     <row r="905" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B905" s="12"/>
-      <c r="M905" s="18"/>
+      <c r="M905" s="19"/>
     </row>
     <row r="906" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B906" s="12"/>
-      <c r="M906" s="18"/>
+      <c r="M906" s="19"/>
     </row>
     <row r="907" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B907" s="12"/>
-      <c r="M907" s="18"/>
+      <c r="M907" s="19"/>
     </row>
     <row r="908" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B908" s="12"/>
-      <c r="M908" s="18"/>
+      <c r="M908" s="19"/>
     </row>
     <row r="909" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B909" s="12"/>
-      <c r="M909" s="18"/>
+      <c r="M909" s="19"/>
     </row>
     <row r="910" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B910" s="12"/>
-      <c r="M910" s="18"/>
+      <c r="M910" s="19"/>
     </row>
     <row r="911" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B911" s="12"/>
-      <c r="M911" s="18"/>
+      <c r="M911" s="19"/>
     </row>
     <row r="912" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B912" s="12"/>
-      <c r="M912" s="18"/>
+      <c r="M912" s="19"/>
     </row>
     <row r="913" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B913" s="12"/>
-      <c r="M913" s="18"/>
+      <c r="M913" s="19"/>
     </row>
     <row r="914" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B914" s="12"/>
-      <c r="M914" s="18"/>
+      <c r="M914" s="19"/>
     </row>
     <row r="915" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B915" s="12"/>
-      <c r="M915" s="18"/>
+      <c r="M915" s="19"/>
     </row>
     <row r="916" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B916" s="12"/>
-      <c r="M916" s="18"/>
+      <c r="M916" s="19"/>
     </row>
     <row r="917" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B917" s="12"/>
-      <c r="M917" s="18"/>
+      <c r="M917" s="19"/>
     </row>
     <row r="918" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B918" s="12"/>
-      <c r="M918" s="18"/>
+      <c r="M918" s="19"/>
     </row>
     <row r="919" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B919" s="12"/>
-      <c r="M919" s="18"/>
+      <c r="M919" s="19"/>
     </row>
     <row r="920" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B920" s="12"/>
-      <c r="M920" s="18"/>
+      <c r="M920" s="19"/>
     </row>
     <row r="921" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B921" s="12"/>
-      <c r="M921" s="18"/>
+      <c r="M921" s="19"/>
     </row>
     <row r="922" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B922" s="12"/>
-      <c r="M922" s="18"/>
+      <c r="M922" s="19"/>
     </row>
     <row r="923" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B923" s="12"/>
-      <c r="M923" s="18"/>
+      <c r="M923" s="19"/>
     </row>
     <row r="924" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B924" s="12"/>
-      <c r="M924" s="18"/>
+      <c r="M924" s="19"/>
     </row>
     <row r="925" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B925" s="12"/>
-      <c r="M925" s="18"/>
+      <c r="M925" s="19"/>
     </row>
     <row r="926" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B926" s="12"/>
-      <c r="M926" s="18"/>
+      <c r="M926" s="19"/>
     </row>
     <row r="927" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B927" s="12"/>
-      <c r="M927" s="18"/>
+      <c r="M927" s="19"/>
     </row>
     <row r="928" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B928" s="12"/>
-      <c r="M928" s="18"/>
+      <c r="M928" s="19"/>
     </row>
     <row r="929" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B929" s="12"/>
-      <c r="M929" s="18"/>
+      <c r="M929" s="19"/>
     </row>
     <row r="930" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B930" s="12"/>
-      <c r="M930" s="18"/>
+      <c r="M930" s="19"/>
     </row>
     <row r="931" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B931" s="12"/>
-      <c r="M931" s="18"/>
+      <c r="M931" s="19"/>
     </row>
     <row r="932" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B932" s="12"/>
-      <c r="M932" s="18"/>
+      <c r="M932" s="19"/>
     </row>
     <row r="933" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B933" s="12"/>
-      <c r="M933" s="18"/>
+      <c r="M933" s="19"/>
     </row>
     <row r="934" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B934" s="12"/>
-      <c r="M934" s="18"/>
+      <c r="M934" s="19"/>
     </row>
     <row r="935" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B935" s="12"/>
-      <c r="M935" s="18"/>
+      <c r="M935" s="19"/>
     </row>
     <row r="936" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B936" s="12"/>
-      <c r="M936" s="18"/>
+      <c r="M936" s="19"/>
     </row>
     <row r="937" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B937" s="12"/>
-      <c r="M937" s="18"/>
+      <c r="M937" s="19"/>
     </row>
     <row r="938" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B938" s="12"/>
-      <c r="M938" s="18"/>
+      <c r="M938" s="19"/>
     </row>
     <row r="939" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B939" s="12"/>
-      <c r="M939" s="18"/>
+      <c r="M939" s="19"/>
     </row>
     <row r="940" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B940" s="12"/>
-      <c r="M940" s="18"/>
+      <c r="M940" s="19"/>
     </row>
     <row r="941" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B941" s="12"/>
-      <c r="M941" s="18"/>
+      <c r="M941" s="19"/>
     </row>
     <row r="942" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B942" s="12"/>
-      <c r="M942" s="18"/>
+      <c r="M942" s="19"/>
     </row>
     <row r="943" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B943" s="12"/>
-      <c r="M943" s="18"/>
+      <c r="M943" s="19"/>
     </row>
     <row r="944" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B944" s="12"/>
-      <c r="M944" s="18"/>
+      <c r="M944" s="19"/>
     </row>
     <row r="945" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B945" s="12"/>
-      <c r="M945" s="18"/>
+      <c r="M945" s="19"/>
     </row>
     <row r="946" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B946" s="12"/>
-      <c r="M946" s="18"/>
+      <c r="M946" s="19"/>
     </row>
     <row r="947" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B947" s="12"/>
-      <c r="M947" s="18"/>
+      <c r="M947" s="19"/>
     </row>
     <row r="948" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B948" s="12"/>
-      <c r="M948" s="18"/>
+      <c r="M948" s="19"/>
     </row>
     <row r="949" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B949" s="12"/>
-      <c r="M949" s="18"/>
+      <c r="M949" s="19"/>
     </row>
     <row r="950" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B950" s="12"/>
-      <c r="M950" s="18"/>
+      <c r="M950" s="19"/>
     </row>
     <row r="951" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B951" s="12"/>
-      <c r="M951" s="18"/>
+      <c r="M951" s="19"/>
     </row>
     <row r="952" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B952" s="12"/>
-      <c r="M952" s="18"/>
+      <c r="M952" s="19"/>
     </row>
     <row r="953" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B953" s="12"/>
-      <c r="M953" s="18"/>
+      <c r="M953" s="19"/>
     </row>
     <row r="954" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B954" s="12"/>
-      <c r="M954" s="18"/>
+      <c r="M954" s="19"/>
     </row>
     <row r="955" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B955" s="12"/>
-      <c r="M955" s="18"/>
+      <c r="M955" s="19"/>
     </row>
     <row r="956" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B956" s="12"/>
-      <c r="M956" s="18"/>
+      <c r="M956" s="19"/>
     </row>
     <row r="957" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B957" s="12"/>
-      <c r="M957" s="18"/>
+      <c r="M957" s="19"/>
     </row>
     <row r="958" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B958" s="12"/>
-      <c r="M958" s="18"/>
+      <c r="M958" s="19"/>
     </row>
     <row r="959" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B959" s="12"/>
-      <c r="M959" s="18"/>
+      <c r="M959" s="19"/>
     </row>
     <row r="960" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B960" s="12"/>
-      <c r="M960" s="18"/>
+      <c r="M960" s="19"/>
     </row>
     <row r="961" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B961" s="12"/>
-      <c r="M961" s="18"/>
+      <c r="M961" s="19"/>
     </row>
     <row r="962" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B962" s="12"/>
-      <c r="M962" s="18"/>
+      <c r="M962" s="19"/>
     </row>
     <row r="963" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B963" s="12"/>
-      <c r="M963" s="18"/>
+      <c r="M963" s="19"/>
     </row>
     <row r="964" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B964" s="12"/>
-      <c r="M964" s="18"/>
+      <c r="M964" s="19"/>
     </row>
     <row r="965" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B965" s="12"/>
-      <c r="M965" s="18"/>
+      <c r="M965" s="19"/>
     </row>
     <row r="966" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B966" s="12"/>
-      <c r="M966" s="18"/>
+      <c r="M966" s="19"/>
     </row>
     <row r="967" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B967" s="12"/>
-      <c r="M967" s="18"/>
+      <c r="M967" s="19"/>
     </row>
     <row r="968" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B968" s="12"/>
-      <c r="M968" s="18"/>
+      <c r="M968" s="19"/>
     </row>
     <row r="969" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B969" s="12"/>
-      <c r="M969" s="18"/>
+      <c r="M969" s="19"/>
     </row>
     <row r="970" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B970" s="12"/>
-      <c r="M970" s="18"/>
+      <c r="M970" s="19"/>
     </row>
     <row r="971" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B971" s="12"/>
-      <c r="M971" s="18"/>
+      <c r="M971" s="19"/>
     </row>
     <row r="972" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B972" s="12"/>
-      <c r="M972" s="18"/>
+      <c r="M972" s="19"/>
     </row>
     <row r="973" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B973" s="12"/>
-      <c r="M973" s="18"/>
+      <c r="M973" s="19"/>
     </row>
     <row r="974" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B974" s="12"/>
-      <c r="M974" s="18"/>
+      <c r="M974" s="19"/>
     </row>
     <row r="975" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B975" s="12"/>
-      <c r="M975" s="18"/>
+      <c r="M975" s="19"/>
     </row>
     <row r="976" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B976" s="12"/>
-      <c r="M976" s="18"/>
+      <c r="M976" s="19"/>
     </row>
     <row r="977" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B977" s="12"/>
-      <c r="M977" s="18"/>
+      <c r="M977" s="19"/>
     </row>
     <row r="978" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B978" s="12"/>
-      <c r="M978" s="18"/>
+      <c r="M978" s="19"/>
     </row>
     <row r="979" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B979" s="12"/>
-      <c r="M979" s="18"/>
+      <c r="M979" s="19"/>
     </row>
     <row r="980" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B980" s="12"/>
-      <c r="M980" s="18"/>
+      <c r="M980" s="19"/>
     </row>
     <row r="981" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B981" s="12"/>
-      <c r="M981" s="18"/>
+      <c r="M981" s="19"/>
     </row>
     <row r="982" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B982" s="12"/>
-      <c r="M982" s="18"/>
+      <c r="M982" s="19"/>
     </row>
     <row r="983" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B983" s="12"/>
-      <c r="M983" s="18"/>
+      <c r="M983" s="19"/>
     </row>
     <row r="984" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B984" s="12"/>
-      <c r="M984" s="18"/>
+      <c r="M984" s="19"/>
     </row>
     <row r="985" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B985" s="12"/>
-      <c r="M985" s="18"/>
+      <c r="M985" s="19"/>
     </row>
     <row r="986" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B986" s="12"/>
-      <c r="M986" s="18"/>
+      <c r="M986" s="19"/>
     </row>
     <row r="987" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B987" s="12"/>
-      <c r="M987" s="18"/>
+      <c r="M987" s="19"/>
     </row>
     <row r="988" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B988" s="12"/>
-      <c r="M988" s="18"/>
+      <c r="M988" s="19"/>
     </row>
     <row r="989" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B989" s="12"/>
-      <c r="M989" s="18"/>
+      <c r="M989" s="19"/>
     </row>
     <row r="990" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B990" s="12"/>
-      <c r="M990" s="18"/>
+      <c r="M990" s="19"/>
     </row>
     <row r="991" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B991" s="12"/>
-      <c r="M991" s="18"/>
+      <c r="M991" s="19"/>
     </row>
     <row r="992" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B992" s="12"/>
-      <c r="M992" s="18"/>
+      <c r="M992" s="19"/>
     </row>
     <row r="993" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B993" s="12"/>
-      <c r="M993" s="18"/>
+      <c r="M993" s="19"/>
     </row>
     <row r="994" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B994" s="12"/>
-      <c r="M994" s="18"/>
+      <c r="M994" s="19"/>
     </row>
     <row r="995" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B995" s="12"/>
-      <c r="M995" s="18"/>
+      <c r="M995" s="19"/>
     </row>
     <row r="996" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B996" s="12"/>
-      <c r="M996" s="18"/>
+      <c r="M996" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Invalid Data Type - Please select a Data Type from the list" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>'Controlled Vocabularies'!$A$2:$A$26</xm:f>
           </x14:formula1>
           <xm:sqref>B3:B996</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:Z1000"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="105.88671875" customWidth="1"/>
     <col min="2" max="6" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="12" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="19" t="s">
-        <v>84</v>
+      <c r="A2" s="13" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
       <c r="P3" s="12"/>
       <c r="Q3" s="12"/>
       <c r="R3" s="12"/>
       <c r="S3" s="12"/>
       <c r="T3" s="12"/>
       <c r="U3" s="12"/>
       <c r="V3" s="12"/>
       <c r="W3" s="12"/>
       <c r="X3" s="12"/>
       <c r="Y3" s="12"/>
       <c r="Z3" s="12"/>
     </row>
     <row r="4" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="23" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="24" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="25" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="26" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="27" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="28" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="29" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="30" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="31" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="32" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
@@ -8414,198 +8411,200 @@
     <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="A2" r:id="rId1" display="ADS Ingest Documentation" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A1001"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="47.44140625" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
     <col min="3" max="6" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="14" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A2" s="11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A3" s="11" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A3" s="11" t="s">
+    <row r="4" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A4" s="11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A5" s="11" t="s">
+    <row r="6" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="11" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A6" s="11" t="s">
+    <row r="7" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="11" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A7" s="11" t="s">
+    <row r="8" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="11" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A8" s="11" t="s">
+    <row r="9" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="11" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A9" s="11" t="s">
+    <row r="10" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="11" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A10" s="11" t="s">
+    <row r="11" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="11" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="11" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A11" s="11" t="s">
+    <row r="12" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="11" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A12" s="11" t="s">
+    <row r="13" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="11" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A13" s="11" t="s">
+    <row r="14" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A14" s="11" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="14" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A14" s="11" t="s">
+    <row r="15" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="11" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A15" s="11" t="s">
+    <row r="17" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A17" s="11" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="16" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A17" s="11" t="s">
+    <row r="18" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="11" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A18" s="11" t="s">
+    <row r="19" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A19" s="11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A20" s="11" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="19" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A19" s="11" t="s">
+    <row r="21" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="11" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="11" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="20" spans="1:1" ht="14.4" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A21" s="11" t="s">
+    <row r="24" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="11" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="22" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A23" s="11" t="s">
+    <row r="25" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="11" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="24" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-    </row>
     <row r="26" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="11" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="11"/>
     </row>
     <row r="28" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="11"/>
     </row>
     <row r="29" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="11"/>
     </row>
     <row r="30" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="11"/>
     </row>
     <row r="31" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="11"/>
     </row>
     <row r="32" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="11"/>
     </row>
     <row r="33" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="11"/>
     </row>
     <row r="34" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="11"/>